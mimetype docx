--- v0 (2026-03-07)
+++ v1 (2026-09-20)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="06F99E25" w14:textId="32D04FA2" w:rsidR="007401F7" w:rsidRPr="00A745F7" w:rsidRDefault="007401F7" w:rsidP="007401F7">
+    <w:p w14:paraId="06F99E25" w14:textId="7F05C698" w:rsidR="007401F7" w:rsidRPr="00A745F7" w:rsidRDefault="007401F7" w:rsidP="007401F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Stan na dzień sporządzenia prospektu informacyjnego</w:t>
       </w:r>
       <w:r w:rsidR="00CD609F" w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
@@ -67,67 +67,58 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD609F" w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CD609F" w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006738D3">
+      <w:r w:rsidR="00DF360A">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...8 lines deleted...]
-        <w:t>.02</w:t>
+        <w:t>01.06</w:t>
       </w:r>
       <w:r w:rsidR="00690A8B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidR="00590AB0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3134A7FE" w14:textId="77777777" w:rsidR="007401F7" w:rsidRPr="00A745F7" w:rsidRDefault="007401F7" w:rsidP="00F67FAF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
@@ -11786,71 +11777,51 @@
             <w:r w:rsidRPr="00883B19">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ul. 42 Pułku Piechoty oraz budowie ulicy W. Wołkowa w Białymstoku wraz z infrastrukturą techniczną” w ramach zadania: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>„</w:t>
             </w:r>
             <w:r w:rsidRPr="00883B19">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rozbudowa układu komunikacyjnego na osiedlu </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> – budowa ul. 1KD-L w Białymstoku na odcinku od </w:t>
+              <w:t xml:space="preserve">Rozbudowa układu komunikacyjnego na osiedlu Bagnówka – budowa ul. 1KD-L w Białymstoku na odcinku od </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A046EB1" w14:textId="77777777" w:rsidR="00883B19" w:rsidRDefault="00883B19" w:rsidP="00883B19">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883B19">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ul. 42 Pułku Piechoty do </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44DA9A0D" w14:textId="77777777" w:rsidR="00883B19" w:rsidRDefault="00883B19" w:rsidP="00883B19">
@@ -20030,384 +20001,268 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B56C70">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dopuszczenie waloryzacji ceny oraz określenie zasad waloryzacji </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7012" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F3D269" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00EF3B4B" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+          <w:p w14:paraId="54DC0466" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF3B4B">
-[...9 lines deleted...]
-          <w:p w14:paraId="54DC0466" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+          </w:p>
+          <w:p w14:paraId="367E7A90" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-              </w:numPr>
+            <w:r w:rsidRPr="00EF3B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Deweloper nie dopuszcza waloryzacji ceny, a na wysokość ostatecznej ceny mogą mieć wpływ wyłącznie:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D30A8C6" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="005E611A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="242" w:hanging="242"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E611A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E611A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">uwarunkowania technologiczne – nastąpi zmiana powierzchni użytkowej Lokalu mieszkalnego do +/-2%, w wypadku, gdy powierzchnia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E611A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>uwarunkowania</w:t>
-[...40 lines deleted...]
-              </w:numPr>
+              <w:t xml:space="preserve">lokalu okaże się większa - wówczas cena za przedmiot umowy nie ulegnie zmianie, natomiast w wypadku, gdy powierzchnia lokalu okaże się mniejsza, cena za przedmiot umowy ulegnie zmianie proporcjonalnie do całej zmiany powierzchni Lokalu mieszkalnego, a Deweloper zobowiązany jest do zwrotu Nabywcy nadpłaty ceny za przedmiot umowy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC79231" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="005E611A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="384" w:hanging="142"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E611A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...60 lines deleted...]
-              </w:numPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Z zastrzeżeniem, że jeśli wprowadzona przez Nabywcę zmiana usytuowania ścian działowych spowoduje zmianę powierzchni Lokalu mieszkalnego, cena Lokalu mieszkalnego nie ulega zmianie oraz Nabywca akceptuje, iż zmiana powierzchni Lokalu mieszkalnego wynikająca ze zleconych przez Nabywcę zmian aranżacyjnych nie wpływa na zmianę ceny Lokalu mieszkalnego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0940289D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="005E611A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="384" w:hanging="142"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E611A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...62 lines deleted...]
-          <w:p w14:paraId="1519BCF8" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O ile nastąpi konieczność zwrotu Nabywcy części ceny Lokalu mieszkalnego, Nabywca zapłaci ostatnią ratę pomniejszoną o kwotę wynikającą z rozliczenia powierzchni Lokalu mieszkalnego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D62B518" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="005E611A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="242" w:right="0" w:hanging="242"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17733D34" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00AE3DA9" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="4ECA6469" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="005E611A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="242" w:hanging="242"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E611A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E611A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
               <w:t xml:space="preserve">zmiana stawki podatku VAT w trakcie obowiązywania umowy – </w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="457AF260" w14:textId="5595FC65" w:rsidR="00DF360A" w:rsidRPr="00EF3B4B" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00AE3DA9">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E611A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AE3DA9">
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W razie zmiany stawki należnego podatku VAT od ceny bądź części ceny Lokalu mieszkalnego, nastąpi odpowiednia zmiana ceny brutto Lokalu mieszkalnego, a Nabywcy przysługuje uprawnienie do odstąpienia od Umowy w ciągu 30 (trzydziestu) dni od daty poinformowania go przez Dewelopera o zmianie ceny Lokalu mieszkalnego.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17733D34" w14:textId="708196AE" w:rsidR="00151C4F" w:rsidRPr="00AE3DA9" w:rsidRDefault="00151C4F" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="242"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:br/>
-[...9 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151C4F" w:rsidRPr="00A745F7" w14:paraId="3F573094" w14:textId="77777777" w:rsidTr="00CA6911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EEF59DB" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B56C70">
@@ -20513,1610 +20368,1364 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B56C70">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gwarancyjnym</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7012" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A1F703" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+          <w:p w14:paraId="2E6B70CD" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stosownie do art. 43 ust.1 ustawy z dnia 20 maja 2021 r. o ochronie praw nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym (t. j. Dz. U. z 2024 roku, poz. 695, ze zm.) - Nabywca ma prawo odstąpienia od niniejszej Umowy deweloperskiej:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD32F6D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42CF6953" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">jeżeli Umowa deweloperska nie zawiera elementów, o których mowa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D101DDC" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w art. 35 wyżej opisanej ustawy, to jest:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B551530" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="242" w:hanging="142"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="6CBB85C9" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>określenia stron, miejsca i daty zawarcia Umowy deweloperskiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D92112" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...29 lines deleted...]
-          <w:p w14:paraId="71085E29" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ceny nabycia praw wynikających z Umowy deweloperskiej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6197F926" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="69114BB2" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informacji o Nieruchomości, na której ma być przeprowadzone przedsięwzięcie deweloperskie lub zadanie inwestycyjne, obejmującej informację o powierzchni działki, stanie prawnym nieruchomości, w szczególności oznaczenie właściciela lub użytkownika wieczystego, istniejących na niej obciążeniach hipotecznych i służebnościach; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ADD85E8" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="5791CECB" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określenia położenia oraz istotnych cech domu jednorodzinnego lub budynku, w którym ma znajdować się lokal mieszkalny będący przedmiotem Umowy deweloperskiej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC51BBF" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...37 lines deleted...]
-          <w:p w14:paraId="0FB72781" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>określenie usytuowania lokalu mieszkalnego w budynku;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CEBB72" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="0073269B" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określenia powierzchni użytkowej lokalu mieszkalnego albo domu jednorodzinnego, powierzchni i układu pomieszczeń oraz zakresu i standardu prac wykończeniowych, do których wykonania zobowiązuje się Deweloper; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDC401E" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...28 lines deleted...]
-          <w:p w14:paraId="5C9CB843" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terminu przeniesienia na Nabywcę praw wynikających z umowy deweloperskiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CE6BDE" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="0355C5C6" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>zobowiązania Nabywcy do spełnienia świadczenia pieniężnego wynikającego z umowy deweloperskiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C567BD6" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...20 lines deleted...]
-          <w:p w14:paraId="0C90FD4C" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wysokości, terminów i sposobów dokonywania wpłat na mieszkaniowy rachunek powierniczy, zgodnie z zasadami określonymi w art. 8 Ustawy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55444203" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="31520136" w14:textId="26F73897" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informacji dotyczących mieszkaniowego rachunku powierniczego, a w szczególności nazwy banku, numeru rachunku, zasad dysponowania środkami pieniężnymi zgromadzonymi na rachunku oraz informacji o kosztach prowadzenia rachunku, naliczania i przekazywania składek na Deweloperski Fundusz Gwarancyjny; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FCA7BA0" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...44 lines deleted...]
-          <w:p w14:paraId="32053BBA" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">numeru pozwolenia na budowę, oznaczenia organu, który je wydał oraz informacji, czy jest ostateczne lub czy zostało zaskarżone; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1837DE" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="0DD11083" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">terminu rozpoczęcia i zakończenia robót budowlanych danego przedsięwzięcia deweloperskiego lub zadania inwestycyjnego; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08DF6EA3" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="28731F13" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określenia warunków odstąpienia od Umowy deweloperskiej, o których mowa w art. 43 ustawy deweloperskiej, a także warunków zwrotu środków pieniężnych wpłaconych przez Nabywcę na mieszkaniowy rachunek powierniczy w razie skorzystania z tego prawa; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5104AE29" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...28 lines deleted...]
-          <w:p w14:paraId="637BD931" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określenia wysokości odsetek i kar umownych dla stron Umowy deweloperskiej, jeżeli strony to przewidziały; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="078F8000" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="21481CF8" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazania sposobu pomiaru powierzchni użytkowej lokalu mieszkalnego albo domu jednorodzinnego; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CF1C0CC" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="668C2CB5" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oświadczenia Nabywcy o odbiorze prospektu informacyjnego wraz z załącznikami i zapoznaniu się przez Nabywcę z ich treścią oraz poinformowaniu Nabywcy przez Dewelopera o możliwości zapoznania się w lokalu przedsiębiorstwa z dokumentami, o których mowa w art. 26 ust. 1 i 2 ustawy deweloperskiej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E6FDF6D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...28 lines deleted...]
-          <w:p w14:paraId="2A9C1B0F" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>terminu i sposobu zawiadomienia Nabywcy o odbiorze lokalu mieszkalnego albo domu jednorodzinnego oraz terminu odbioru lokalu mieszkalnego albo domu jednorodzinnego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2DC11C" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...19 lines deleted...]
-          <w:p w14:paraId="41C6D93A" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>informacji o zgodzie lub zobowiązaniu do jej udzielenia, o których mowa w art. 25 ust. 1 pkt. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0F57B1" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...37 lines deleted...]
-          <w:p w14:paraId="04886A8E" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zobowiązaniu dewelopera do wybudowania budynku oraz ustanowienia odrębnej własności lokalu mieszkalnego i przeniesienia własności tego lokalu oraz praw niezbędnych do korzystania z tego lokalu na nabywcę albo przeniesienia na nabywcę własności nieruchomości wraz z domem jednorodzinnym lub użytkowania wieczystego nieruchomości gruntowej i własności domu jednorodzinnego stanowiącego odrębną nieruchomość lub przeniesienia ułamkowej części własności nieruchomości wraz z prawem do wyłącznego korzystania z części nieruchomości służącej zaspokajaniu potrzeb mieszkaniowych;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51A20F2D" w14:textId="1BCABF08" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="53"/>
               </w:numPr>
-              <w:tabs>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00B56C70">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>informacji o zawarciu umowy rezerwacyjnej i wysokości opłaty rezerwacyjnej albo o braku takiej umowy;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="006C6CF5" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...260 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="512D1DB1" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0234F08F" w14:textId="03A40D93" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">jeżeli informacje zawarte w Umowie deweloperskiej nie są zgodne z informacjami zawartymi w prospekcie informacyjnym lub </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA6BCC8" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jego załącznikach, z wyjątkiem zmian wyraźnie opisanych w treści Umowy deweloperskiej, które zostały wprowadzone przez Dewelopera </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w treści prospektu informacyjnego lub jego załącznikach w czasie między doręczeniem prospektu informacyjnego wraz z załącznikami a zawarciem umowy deweloperskiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B40B97" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0879A3EB" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>jeżeli Deweloper nie doręczył zgodnie z art. 21 lub art. 22 powołanej Ustawy prospektu informacyjnego wraz z załącznikami lub informacji o zmianie danych lub informacji zawartych w prospekcie informacyjnym lub jego załącznikach;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="147525E2" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EE116C8" w14:textId="47A985F0" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>jeżeli dane lub informacje zawarte w prospekcie informacyjnym lub jego załącznikach, na podstawie których zawarto Umowę deweloperską, są niezgodne ze stanem faktycznym i prawnym w dniu zawarcia Umowy deweloperskiej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C33B1EC" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="163D9E94" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
               <w:t xml:space="preserve">jeżeli prospekt informacyjny, na podstawie którego zawarto Umowę deweloperską, nie zawiera informacji określonych we wzorze prospektu informacyjnego; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25975F51" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...43 lines deleted...]
-              <w:br/>
+          <w:p w14:paraId="54F94059" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79267317" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">w przypadku </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nieprzeniesienia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na Nabywcę praw wynikających </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="531A349D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>z Umowy deweloperskiej w terminie wynikającym z tej umowy;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A433596" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...118 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2F613D3C" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4076E43D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>w przypadku, gdy Deweloper nie zawrze umowy mieszkaniowego rachunku powierniczego z innym bankiem w trybie i terminie, o których mowa w art. 10 ust. 1 powołanej Ustawy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1ECFE7" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="351A9F4B" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>w przypadku, gdy Deweloper nie posiada zgody wierzyciela hipotecznego lub zobowiązania do jej udzielenia, o których mowa w art. 25 ust. 1 pkt 1 lub 2 powołanej Ustawy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595DD9EF" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007E8FED" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
               <w:t>w przypadku niewykonania przez dewelopera obowiązku, o którym mowa w art. 12 ust. 2 ustawy, w terminie określonym w tym przepisie;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16403170" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...104 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1264325E" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28ED0DA1" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>w przypadku nieusunięcia przez dewelopera wady istotnej lokalu mieszkalnego albo domu jednorodzinnego na zasadach określonych w art. 41 ust. 11 powołanej Ustawy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2930916D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4747B9B5" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>w przypadku stwierdzenia przez rzeczoznawcę istnienia wady istotnej, o którym mowa w art. 41 ust. 15 powołanej Ustawy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25AC324E" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A129886" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
               <w:t>jeżeli syndyk zażądał wykonania umowy na podstawie art. 98 ustawy z dnia 28 lutego 2003 r. – Prawo upadłościowe.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2190AB4D" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...17 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="167243BE" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46086A63" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...13 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="389D9B8D" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">W przypadkach, o których mowa w §9 ust. 1 pkt. 1)-5) Nabywca ma prawo odstąpienia od Umowy deweloperskiej w terminie 30 dni od jej zawarcia. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE62165" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...28 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="11654DA9" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76611346" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">W przypadku, o którym mowa w §9 ust. 1 pkt. 6), przed skorzystaniem </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56C70">
-[...45 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:p>
+          <w:p w14:paraId="052D5E31" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z prawa do odstąpienia od Umowy deweloperskiej, odrębnej własności Lokalu mieszkalnego, a w razie bezskutecznego upływu wyznaczonego terminu jest uprawniony do odstąpienia od tej Umowy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388337B9" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CFD7758" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>W przypadku, o którym mowa w §9 ust. 1 pkt. 7), nabywca ma prawo odstąpienia od umowy deweloperskiej, po dokonaniu przez bank zwrotu środków zgodnie z art. 10 ust. 3 ustawy.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A749C10" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...24 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="42D83B38" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C649B6C" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W przypadku, o którym mowa w §9 ust. 1 pkt. 8), nabywca ma prawo odstąpienia od umowy deweloperskiej w terminie 60 dni od dnia jej zawarcia.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0AE39C" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00B56C70" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
-[...177 lines deleted...]
-              <w:t>niestawienia się Nabywcy do odbioru domu jednorodzinnego lub podpisania aktu notarialnego przenoszącego na Nabywcę prawa wynikające z umowy deweloperskiej, pomimo dwukrotnego doręczenia wezwania w formie pisemnej w odstępie co najmniej 60 dni, chyba że niestawienie się Nabywcy jest spowodowane działaniem siły wyższej.</w:t>
+          <w:p w14:paraId="3AAB7466" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB27A31" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W przypadku, o którym mowa w §9 ust. 1 pkt. 9), Nabywca ma prawo odstąpienia od Umowy deweloperskiej po upływie 60 dni od dnia podania do publicznej wiadomości informacji, o których mowa w art. 12 ust. 1 powołanej Ustawy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653638C6" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="205F663C" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>I.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Deweloper ma prawo odstąpić od Umowy deweloperskiej w przypadku:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E1CF63" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FDDB64C" w14:textId="77777777" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>niespełnienia przez Nabywcę świadczenia pieniężnego w terminie lub w wysokości określonej w Umowie deweloperskiej, mimo wezwania Nabywcy w formie pisemnej do uiszczenia zaległych kwot w terminie 30 (trzydziestu) dni od dnia doręczenia wezwania, chyba że niespełnienie przez Nabywcę świadczenia pieniężnego jest spowodowane działaniem siły wyższej.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2B3A5E" w14:textId="17A75755" w:rsidR="00DF360A" w:rsidRPr="00DF360A" w:rsidRDefault="00DF360A" w:rsidP="00DF360A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF360A">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>niestawienia się Nabywcy do odbioru Lokalu mieszkalnego lub podpisania aktu notarialnego przenoszącego na Nabywcę prawa wynikające z umowy deweloperskiej, pomimo dwukrotnego doręczenia wezwania w formie pisemnej w odstępie co najmniej 60 dni, chyba że niestawienie się Nabywcy jest spowodowane działaniem siły wyższej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00151C4F" w:rsidRPr="00A745F7" w14:paraId="2AC80616" w14:textId="77777777" w:rsidTr="00CA6911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01FB8FCB" w14:textId="77777777" w:rsidR="00151C4F" w:rsidRPr="00A745F7" w:rsidRDefault="00151C4F" w:rsidP="00151C4F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="225" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -24177,80 +23786,4142 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">oraz przymusowej restrukturyzacji. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FC59AF8" w14:textId="5049D009" w:rsidR="005D306D" w:rsidRDefault="005D306D">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005D306D" w:rsidSect="00092714">
+    <w:p w14:paraId="7EF3144E" w14:textId="7DDA6E47" w:rsidR="008F2A1C" w:rsidRPr="00A745F7" w:rsidRDefault="00273B10" w:rsidP="00F67FAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">CZĘŚĆ INDYWIDUALNA </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="5670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="573D30DF" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5EEB19" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00C27246" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cena lokalu mieszkalnego albo </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>domu jednorodzinnego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6DF42D" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00934967" w:rsidP="002A014D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………… zł</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="4AF199EB" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6188C2A3" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00C27246" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powierzchnia użytkowa lokalu mieszkalnego albo domu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jednorodzinnego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569FC912" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00934967" w:rsidP="002A014D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………… m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="5D67919C" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDE634A" w14:textId="77777777" w:rsidR="00187B6F" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cena m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> powierzchni </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">użytkowej </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lokalu mieszkalnego lub domu jednorodzinnego </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6193B512" w14:textId="77777777" w:rsidR="00187B6F" w:rsidRDefault="00187B6F" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A964D4D" w14:textId="77777777" w:rsidR="00187B6F" w:rsidRDefault="00187B6F" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31AAB92B" w14:textId="655F30C2" w:rsidR="00187B6F" w:rsidRPr="00A745F7" w:rsidRDefault="00187B6F" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8E7691" w14:textId="77D6E76D" w:rsidR="00187B6F" w:rsidRPr="00187B6F" w:rsidRDefault="002A014D" w:rsidP="002A014D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>……………………………… zł/m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="3A55E405" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6949EE1A" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Termin, do którego nastąpi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544052E1" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prz</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27246" w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eniesienie prawa własności nie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ruchomości wynikającego z umowy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B8701C" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deweloperskiej lub jednej </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27246" w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">z umów, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o których mowa </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27246" w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">w art. 2 ust. 1 pkt 2, 3 lub 5 lub ust. 2 ustawy z dnia 20 maja 2021 r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o ochronie praw nabywcy lokalu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38B1AB01" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mieszkalnego lub domu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12FA0E1F" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednorodzinnego oraz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DFC7D0D" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deweloperskim Funduszu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5621A1" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gwarancyjnym</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55550962" w14:textId="1356B55F" w:rsidR="00D50737" w:rsidRPr="00F32F2C" w:rsidRDefault="00E35DC0" w:rsidP="00422DD6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.01</w:t>
+            </w:r>
+            <w:r w:rsidR="00591136" w:rsidRPr="00591136">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00591136" w:rsidRPr="00591136">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
+            </w:r>
+            <w:r w:rsidR="00320C75">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="7922780E" w14:textId="77777777" w:rsidTr="00A0221D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C19717B" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Okreś</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lenie położenia oraz istotnych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cech domu jednorodzinnego albo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4723311B" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">budynku, w którym ma znajdować </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">się lokal mieszkalny będący </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1FC635" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rzedmiotem umowy rezerwacyjnej albo umowy deweloperskiej lub </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednej </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z umów, o których mowa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A039A39" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w ar</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t. 2 ust. 1 pkt 2, 3 lub 5 lub </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ust. 2 ustawy z dnia </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">20 maja 2021 r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o ochronie praw nabywcy lokalu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574054AC" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mieszkalnego lub domu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FD2DC3" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednorodzinnego oraz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D18587" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deweloperskim Funduszu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FC7743" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwarancyjnym </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="507842C5" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iczba kondygnacji</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A65BF4" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="001A2956" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="499066FF" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6497D0" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4020E19A" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00716C64">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00716C64" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">echnologia wykonania  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FA1B77" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dane konstrukcyjne:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AFC899C" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ławy i stopy fundamentowe - żelbetowe;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5537F64B" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ściany zewnętrzne i konstrukcyjne - murowane;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF0862B" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- ściany działowe - murowane;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C58012D" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- detale konstrukcyjne - żelbetowe; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67320837" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- stropy parteru - żelbetowe, monolityczne;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05722344" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- schody - żelbetowe;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="487B9F05" w14:textId="06BF8FCB" w:rsidR="009A3D5C" w:rsidRPr="00F32F2C" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- konstrukcja dachu i stropu piętra - drewniana;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="466F75AE" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CC18DB" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FD86DE" w14:textId="10893BF3" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00A93EF8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tandard prac wykończeniowych </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2C73" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w części wspólnej budynku i terenie wokół niego, stanowiąc</w:t>
+            </w:r>
+            <w:r w:rsidR="00A93EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ym część wspólną nieruchomości </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F916089" w14:textId="77777777" w:rsidR="00F94F6F" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00F94F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eren wokół budynku:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37316546" w14:textId="77777777" w:rsidR="00F94F6F" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00F94F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>miejsca postojowe dla samochodów osobowych zlokalizowane przed budynkami – teren o nawierzchni utwardzonej;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0711DB" w14:textId="77777777" w:rsidR="00F94F6F" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00F94F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- teren osiedla ogrodzony; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13450030" w14:textId="77777777" w:rsidR="00F94F6F" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00F94F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- system kontroli dostępu do budynku – domofonowy;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5924EE34" w14:textId="77777777" w:rsidR="00F94F6F" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00F94F6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- dostęp do budynków i urządzeń z nimi związanych utwardzonymi dojściami i dojazdami;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0977727A" w14:textId="4A09AA73" w:rsidR="006638BD" w:rsidRPr="00F32F2C" w:rsidRDefault="00F94F6F" w:rsidP="00A93EF8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Wiata śmietnikowa </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="2FEDD879" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D02795D" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F6C6DE" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iczba lokali </w:t>
+            </w:r>
+            <w:r w:rsidR="0033713D" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w budynku </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70380392" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="00E40D1A" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006638BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006638BD" w:rsidRPr="003958F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:i/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(lub)</w:t>
+            </w:r>
+            <w:r w:rsidR="006638BD" w:rsidRPr="003958F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006638BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="00248725" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52966B1B" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F97B9C8" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iczba miejsc garażowych </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">i postojowych </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABF18BB" w14:textId="20AF25B4" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="006638BD" w:rsidP="006638BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A93EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> miejsca postojowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="25B14CBA" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14613551" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7047119B" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="004C2572" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ostępne media </w:t>
+            </w:r>
+            <w:r w:rsidR="009E2C73" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w budynku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="717B63D1" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="006638BD" w:rsidP="00DA23CA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gaz, </w:t>
+            </w:r>
+            <w:r w:rsidR="00130A55" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>energia elektryczna</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, woda, kanalizacja</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3FD2" w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="000E3B7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>światłowód</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="4891FB8E" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD94288" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DA0F68" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="003E61A1" w:rsidRDefault="009F3F74" w:rsidP="007738E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E61A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="003E61A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ostęp do drogi publicznej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728DE4DE" w14:textId="7AA3CA34" w:rsidR="009A3D5C" w:rsidRPr="003E61A1" w:rsidRDefault="00A93EF8" w:rsidP="00DA2462">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="1" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>do ul. Przyjaznej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="00D8DE69" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236C4770" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="009A3D5C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Określenie usytuowania lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">w budynku, jeżeli przedsięwzięcie deweloperskie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub zadanie inwestycyjne </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dotyczy lokali mieszkalnych </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFD46CB" w14:textId="6698287D" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="006638BD" w:rsidP="006638BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lokal mieszkalny oznaczony numerem</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3D5C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A014D" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A93EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>usytuowany</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w budynku jednorodzinnym numer </w:t>
+            </w:r>
+            <w:r w:rsidR="0007522C" w:rsidRPr="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:r w:rsidR="0007522C" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E918894" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="00130A55">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00315D67" w14:textId="77777777" w:rsidR="009A3D5C" w:rsidRPr="00A745F7" w:rsidRDefault="009A3D5C" w:rsidP="00C95E53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rzut</w:t>
+            </w:r>
+            <w:r w:rsidR="002A014D" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kondygnacji wraz z zaznaczonym kolorystycznie przedmiotowym </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lokalem mieszkalnym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> znajduj</w:t>
+            </w:r>
+            <w:r w:rsidR="00934967" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się na Karcie </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95E53">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>lokalu mieszkalnego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="460A5D0F" w14:textId="77777777" w:rsidTr="00A0221D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD91925" w14:textId="77777777" w:rsidR="0033713D" w:rsidRPr="0079606C" w:rsidRDefault="009A3D5C" w:rsidP="00A0221D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Określenie powierzchni </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>użytkowej</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i układu pomieszczeń oraz zakresu </w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0079606C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i standardu prac wykończeniowych, do których wykonania zobowiązuje się deweloper </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAD0DAE" w14:textId="77777777" w:rsidR="00A76EBA" w:rsidRPr="00F32F2C" w:rsidRDefault="00A76EBA" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lokal mieszkalny oznaczony numerem …...., o powierzchni użytkowej ……………. m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, składa się z następujących pomieszczeń: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF27CB1" w14:textId="77777777" w:rsidR="00A76EBA" w:rsidRPr="00F32F2C" w:rsidRDefault="00A76EBA" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- parter: wiatrołap, salon z aneksem, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, pomieszczenie gospodarcze x2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7B4597" w14:textId="10A659C9" w:rsidR="00A76EBA" w:rsidRDefault="00A76EBA" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F32F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- piętro: komunikacja, łazienka, pokój x3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1242F041" w14:textId="77777777" w:rsidR="00F328DA" w:rsidRDefault="00F328DA" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CB03E43" w14:textId="77777777" w:rsidR="00F328DA" w:rsidRPr="004858EB" w:rsidRDefault="00F328DA" w:rsidP="00F328DA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do przedmiotowego Lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>przysługiwać będzie prawo do korzystania z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5051756B" w14:textId="77777777" w:rsidR="00F328DA" w:rsidRDefault="00F328DA" w:rsidP="00F328DA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- miejsca postojowego nr……… z prawem do wyłącznego korzystania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601264FB" w14:textId="77777777" w:rsidR="00F328DA" w:rsidRDefault="00F328DA" w:rsidP="00F328DA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ogródek przylegający do przedmiotowego Lokalu mieszkalnego z prawem do wyłącznego korzystania </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196B1924" w14:textId="77777777" w:rsidR="00F328DA" w:rsidRPr="00F32F2C" w:rsidRDefault="00F328DA" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29448F76" w14:textId="77777777" w:rsidR="00DA2462" w:rsidRPr="00E35DC0" w:rsidRDefault="00DA2462" w:rsidP="00A76EBA">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9389DE" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Wykończenie wnętrz lokalu mieszkalnego:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791CCA88" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ściany: tynki cementowo-wapienne lub gipsowe; ściany z bloczków gipsowych - nietynkowane;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6092CF25" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sufity: sufit parteru - otynkowany; sufit poddasza – podwieszany z płyt gipsowo-kartonowych bez szpachlowania połączeń i bez wyłazu na poddasze;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573CE164" w14:textId="50FB81B5" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>posadzki: wylewka betonowa.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559F96C3" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Instalacje:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6667A415" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wentylacja: grawitacyjna;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="310EB363" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ogrzewanie: z własnej kotłowni poprzez instalację gazową wewnętrzną i przyłącze do sieci; piec na paliwo gazowe (zakup pieca po stronie nabywcy lokalu mieszkalnego); elementy grzejne – grzejniki (zakup grzejników po stronie nabywcy lokalu mieszkalnego);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C04BD2D" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>woda: z przyłącza wodnego;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CDA2383" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kanalizacja sanitarna: przyłącze do sieci kanalizacji sanitarnej; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57915352" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>odwodnienia: odprowadzenie wód opadowych po terenie działki;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D365F01" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elektryczna: doziemna do przyłącza do sieci, rozprowadzenie instalacji podtynkowe oraz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>podposadzkowe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; instalacja gniazd wtykowych z osprzętem w kolorze białym; instalacja oświetleniowa z osprzętem w kolorze białym (nie dotyczy punktów oświetleniowych – zakończenie w postaci kostki); zasilanie trójfazowe; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29E7B0FC" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>domofonowa: z osprzętem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42586FA3" w14:textId="509541B8" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="51"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>teletechniczna: światłowód doprowadzony do budynku.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55BFAB49" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Wykończenie budynku z zewnątrz:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="351AFF04" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dach wielospadowy, pokrycie - blacha;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B5FAB7" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izolacje termiczne - styropian, wełna mineralna;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B603C82" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>wykończenie elewacji - tynk cienkowarstwowy z ozdobnymi akcentami;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>w postaci płytki elewacyjnej; kolorystyka według rysunków elewacji; kolorystyka i układ elewacji różnią się z wizualizacjami;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45FE34FF" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parapety zewnętrzne i obróbki – blaszane;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4443F872" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>orynnowanie i rury spustowe w systemie PVC;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9F1722" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>stolarka okienna: profile PVC; kolorystyka według rysunków elewacji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38477EDE" w14:textId="77777777" w:rsidR="00E35DC0" w:rsidRPr="00E35DC0" w:rsidRDefault="00E35DC0" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E35DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>drzwi zewnętrzne – w kolorystyce według rysunków elewacji.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1142AD98" w14:textId="58754469" w:rsidR="009A3D5C" w:rsidRPr="00E35DC0" w:rsidRDefault="009A3D5C" w:rsidP="00E35DC0">
+            <w:pPr>
+              <w:pStyle w:val="NormalnyWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="394CD419" w14:textId="77777777" w:rsidTr="00934967">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A0F52C" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Data wydania </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zaświadczenia </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EA61F7" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o samodzielności lokalu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35BD176C" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mieszkalnego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32386A25" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00716C64" w:rsidP="00934967">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A4658" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="3D65CC19" w14:textId="77777777" w:rsidTr="002A4658">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5371A7EF" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data ustanowienia odrębnej </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>własności lokalu mieszkalnego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A446865" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00716C64" w:rsidP="00934967">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A4658" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="64F17212" w14:textId="77777777" w:rsidTr="002A4658">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0553BA05" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="009F3F74" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacje o lokalu użytkowym nabywanym równocześnie </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z lokalem mieszkalnym albo domem </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78140A9C" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>jednorodzinnym</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E7F6BD" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00716C64" w:rsidP="00934967">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A4658" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="776ACDFF" w14:textId="77777777" w:rsidTr="002A4658">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB20C56" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="002A4658" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cena</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lokalu użytkowego albo </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uła</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mkowej części własności lokalu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D50737" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>użytkowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528FF304" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00716C64" w:rsidP="00934967">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A4658" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="5A4E8D09" w14:textId="77777777" w:rsidTr="002A4658">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576D9EE7" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Term</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F74" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in, do którego nastąpi przenie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sienie prawa własności lokalu </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2375FA15" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">użytkowego albo ułamkowej części </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0007BC44" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>własności lokalu użytkowego</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:tl2br w:val="nil"/>
+              <w:tr2bl w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CE3EDD" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00716C64" w:rsidP="00934967">
+            <w:pPr>
+              <w:pStyle w:val="Nagwek5"/>
+              <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="002A4658" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rStyle w:val="Pogrubienie"/>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12857733" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00841E63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="5245"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="2D482047" w14:textId="77777777" w:rsidTr="00092714">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="253AACB5" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="570052AD" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42709628" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="743D582A" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="706C4914" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="053C6DFE" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A546823" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>podpis dewelopera albo osoby uprawnionej do jego reprezentacji</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="132BEFC4" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-113" w:right="-108" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oraz pieczęć firmowa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1799FF28" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09DE69EA" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3491FB51" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F632CF0" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ABFDD35" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D963B48" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776D0AE6" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00092714">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>potwierdzenie otrzymania prospektu</w:t>
+            </w:r>
+            <w:r w:rsidR="00F035BD" w:rsidRPr="00A745F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wraz z załącznikami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="430B0E0C" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00841E63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A26BC6D" w14:textId="77777777" w:rsidR="00092714" w:rsidRPr="00A745F7" w:rsidRDefault="00092714" w:rsidP="00841E63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1761CF" w14:textId="77777777" w:rsidR="00274944" w:rsidRPr="00A745F7" w:rsidRDefault="00274944" w:rsidP="00841E63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załączniki: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B103597" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzut kondygnacji z zaznaczeniem lokalu mieszkalnego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E4B135" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wzór umowy deweloperskiej lub umowy, o której mowa w art. 2 ust. 1 pkt 2, 3 lub 5 ustawy z dnia 20 maja 2021 r. o ochronie praw nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6EFF72" w14:textId="77777777" w:rsidR="0044094D" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737" w:rsidP="00D50737">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A745F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Szkic koncepcji zagospodarowania terenu inwestycji i jego otoczenia z zaznaczeniem budynku oraz istotnych uwarunkowań lokalizacji inwestycji wynikających z istniejącego stanu użytkowania terenów sąsiednich (np. z funkcji terenu, stref ochronnych, uciążliwości).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0044094D" w:rsidRPr="00A745F7" w:rsidSect="00092714">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1140" w:right="560" w:bottom="993" w:left="1134" w:header="835" w:footer="678" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BC4EE6A" w14:textId="77777777" w:rsidR="0018727F" w:rsidRDefault="0018727F">
+    <w:p w14:paraId="7C9262D3" w14:textId="77777777" w:rsidR="00BB1876" w:rsidRDefault="00BB1876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="773286C4" w14:textId="77777777" w:rsidR="0018727F" w:rsidRDefault="0018727F">
+    <w:p w14:paraId="1A61ECD3" w14:textId="77777777" w:rsidR="00BB1876" w:rsidRDefault="00BB1876">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24400,63 +28071,63 @@
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0B82E4F7" w14:textId="77777777" w:rsidR="00000DE6" w:rsidRDefault="00000DE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="7380" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2011-12-29</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="554B872A" w14:textId="77777777" w:rsidR="0018727F" w:rsidRDefault="0018727F">
+    <w:p w14:paraId="0AB9B7EB" w14:textId="77777777" w:rsidR="00BB1876" w:rsidRDefault="00BB1876">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2A8460" w14:textId="77777777" w:rsidR="0018727F" w:rsidRDefault="0018727F">
+    <w:p w14:paraId="27939AA5" w14:textId="77777777" w:rsidR="00BB1876" w:rsidRDefault="00BB1876">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="13DB1FDB" w14:textId="77777777" w:rsidR="00000DE6" w:rsidRDefault="00000DE6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4537"/>
         <w:tab w:val="right" w:pos="9074"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-553" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
@@ -27779,50 +31450,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C04148E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75DE5EC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C357460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F6552C"/>
     <w:lvl w:ilvl="0" w:tplc="B9880812">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -27867,51 +31651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FDE63F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A59CE13C"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="962" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1682" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27980,51 +31764,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6002" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6722" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467655E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="388EE89A"/>
     <w:lvl w:ilvl="0" w:tplc="BB3A4FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28069,51 +31853,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49434F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="786ADDA2"/>
     <w:lvl w:ilvl="0" w:tplc="9B48C530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="602" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1322" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28158,51 +31942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4922" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5642" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6362" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="499A67C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC2254BE"/>
     <w:lvl w:ilvl="0" w:tplc="BD8A032C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28247,51 +32031,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A294D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58EE1246"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28336,51 +32120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C3C5B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2438BC0A"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="602" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1322" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28425,51 +32209,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4922" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5642" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6362" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50615D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="098CB938"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28514,51 +32298,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59485535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C46C0E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28603,51 +32387,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA4586D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37C85214"/>
     <w:lvl w:ilvl="0" w:tplc="96CCB57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28692,51 +32476,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC76AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC0E0FEE"/>
     <w:lvl w:ilvl="0" w:tplc="04150013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28778,51 +32562,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFD06B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42A28D98"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28864,51 +32648,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68623237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ABEDB32"/>
     <w:lvl w:ilvl="0" w:tplc="98C44500">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -28953,51 +32737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6279E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A6E6008"/>
     <w:lvl w:ilvl="0" w:tplc="6E320CF0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -29174,51 +32958,51 @@
     <w:lvl w:ilvl="8" w:tplc="E9B69DE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6478"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="708571EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CCAAEC6"/>
     <w:lvl w:ilvl="0" w:tplc="69B4794E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="829"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -29386,51 +33170,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1FAEF54">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6782"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74884649"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A1A9792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
@@ -29491,51 +33275,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75B02667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="338621F8"/>
     <w:lvl w:ilvl="0" w:tplc="00CC095A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -29580,51 +33364,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="773E61CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAE732"/>
     <w:lvl w:ilvl="0" w:tplc="D390C67A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4A83A8C">
@@ -29711,51 +33495,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5684"/>
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B280FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2438BC0A"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="602" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1322" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -29800,51 +33584,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4922" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5642" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6362" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B52434C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58EE1246"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -29889,51 +33673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F1D43C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CACA38E0"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -29979,231 +33763,234 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="537281355">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="154420077">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="184757209">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="858544231">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1477069399">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1383405283">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1397514258">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="554900123">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1144543891">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1376462040">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="803699479">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="752165704">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="49545690">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1212962322">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="956528584">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1309897277">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="102313404">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1885366707">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1309897277">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="19" w16cid:durableId="2071417010">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1946694570">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="64378243">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1922833067">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="817259668">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="993265883">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1489051244">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="338780947">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="131873886">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="322319141">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1070275983">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="478349512">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1935235929">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="162744507">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="484274585">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2042390610">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="266426572">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1505709729">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1399479760">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1736662854">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2081294457">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1258253998">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1548031788">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="562451061">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1577276709">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="222644866">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1820535463">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1898735464">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1312710421">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1124932429">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="892082728">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1492328531">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="640773685">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="723336734">
     <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="159854209">
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -30254,62 +34041,60 @@
     <w:rsid w:val="000C217C"/>
     <w:rsid w:val="000C2CC5"/>
     <w:rsid w:val="000C4969"/>
     <w:rsid w:val="000D09A7"/>
     <w:rsid w:val="000D11CA"/>
     <w:rsid w:val="000D1380"/>
     <w:rsid w:val="000E0990"/>
     <w:rsid w:val="000E1837"/>
     <w:rsid w:val="000E260A"/>
     <w:rsid w:val="000E3B7F"/>
     <w:rsid w:val="000F10B1"/>
     <w:rsid w:val="000F4C7F"/>
     <w:rsid w:val="000F521A"/>
     <w:rsid w:val="00101E9A"/>
     <w:rsid w:val="00105EE4"/>
     <w:rsid w:val="00116677"/>
     <w:rsid w:val="001242BD"/>
     <w:rsid w:val="00125194"/>
     <w:rsid w:val="00127680"/>
     <w:rsid w:val="00130A55"/>
     <w:rsid w:val="0013693F"/>
     <w:rsid w:val="00137434"/>
     <w:rsid w:val="00142757"/>
     <w:rsid w:val="00151C4F"/>
     <w:rsid w:val="00160448"/>
-    <w:rsid w:val="00161D32"/>
     <w:rsid w:val="00162976"/>
     <w:rsid w:val="00163E31"/>
     <w:rsid w:val="001650DC"/>
     <w:rsid w:val="00166C0F"/>
     <w:rsid w:val="001672D8"/>
     <w:rsid w:val="001740A4"/>
     <w:rsid w:val="001801B9"/>
     <w:rsid w:val="001803DE"/>
     <w:rsid w:val="00181F21"/>
     <w:rsid w:val="00184563"/>
-    <w:rsid w:val="0018727F"/>
     <w:rsid w:val="00187B6F"/>
     <w:rsid w:val="00194B59"/>
     <w:rsid w:val="001954CB"/>
     <w:rsid w:val="00195EA4"/>
     <w:rsid w:val="00196D44"/>
     <w:rsid w:val="001A0763"/>
     <w:rsid w:val="001A2956"/>
     <w:rsid w:val="001A2D0B"/>
     <w:rsid w:val="001A3FB6"/>
     <w:rsid w:val="001A4F10"/>
     <w:rsid w:val="001A6FBB"/>
     <w:rsid w:val="001B0859"/>
     <w:rsid w:val="001B3570"/>
     <w:rsid w:val="001B6352"/>
     <w:rsid w:val="001B797F"/>
     <w:rsid w:val="001C0708"/>
     <w:rsid w:val="001C2660"/>
     <w:rsid w:val="001D17F6"/>
     <w:rsid w:val="001D3AE2"/>
     <w:rsid w:val="001D3E5D"/>
     <w:rsid w:val="001D3EB9"/>
     <w:rsid w:val="001D4A59"/>
     <w:rsid w:val="001D5DBC"/>
     <w:rsid w:val="001E684A"/>
     <w:rsid w:val="001F6395"/>
@@ -30749,50 +34534,51 @@
     <w:rsid w:val="00B32482"/>
     <w:rsid w:val="00B328AF"/>
     <w:rsid w:val="00B34F70"/>
     <w:rsid w:val="00B3594F"/>
     <w:rsid w:val="00B35B29"/>
     <w:rsid w:val="00B406BC"/>
     <w:rsid w:val="00B42AB7"/>
     <w:rsid w:val="00B46B46"/>
     <w:rsid w:val="00B56C70"/>
     <w:rsid w:val="00B57A08"/>
     <w:rsid w:val="00B65516"/>
     <w:rsid w:val="00B70704"/>
     <w:rsid w:val="00B70BC8"/>
     <w:rsid w:val="00B70F3D"/>
     <w:rsid w:val="00B71C3E"/>
     <w:rsid w:val="00B73A22"/>
     <w:rsid w:val="00B73D20"/>
     <w:rsid w:val="00B77A00"/>
     <w:rsid w:val="00B81C70"/>
     <w:rsid w:val="00B87B9D"/>
     <w:rsid w:val="00B94596"/>
     <w:rsid w:val="00BA4619"/>
     <w:rsid w:val="00BA55EE"/>
     <w:rsid w:val="00BA5C43"/>
     <w:rsid w:val="00BA68B5"/>
+    <w:rsid w:val="00BB1876"/>
     <w:rsid w:val="00BB5C64"/>
     <w:rsid w:val="00BC0158"/>
     <w:rsid w:val="00BC338D"/>
     <w:rsid w:val="00BC4628"/>
     <w:rsid w:val="00BD23EE"/>
     <w:rsid w:val="00BD3DD1"/>
     <w:rsid w:val="00BE337B"/>
     <w:rsid w:val="00BE7377"/>
     <w:rsid w:val="00BE7CA7"/>
     <w:rsid w:val="00BF3C89"/>
     <w:rsid w:val="00BF6184"/>
     <w:rsid w:val="00C02C48"/>
     <w:rsid w:val="00C06E41"/>
     <w:rsid w:val="00C07F3C"/>
     <w:rsid w:val="00C124E6"/>
     <w:rsid w:val="00C13A1F"/>
     <w:rsid w:val="00C23D67"/>
     <w:rsid w:val="00C27246"/>
     <w:rsid w:val="00C27FB3"/>
     <w:rsid w:val="00C33125"/>
     <w:rsid w:val="00C35B39"/>
     <w:rsid w:val="00C370AB"/>
     <w:rsid w:val="00C42F4E"/>
     <w:rsid w:val="00C44DF8"/>
     <w:rsid w:val="00C50DD6"/>
@@ -30809,158 +34595,161 @@
     <w:rsid w:val="00CA2B1B"/>
     <w:rsid w:val="00CA3A37"/>
     <w:rsid w:val="00CA4636"/>
     <w:rsid w:val="00CA549B"/>
     <w:rsid w:val="00CA6911"/>
     <w:rsid w:val="00CB3558"/>
     <w:rsid w:val="00CB7EE6"/>
     <w:rsid w:val="00CC4443"/>
     <w:rsid w:val="00CC605C"/>
     <w:rsid w:val="00CD033C"/>
     <w:rsid w:val="00CD0E9B"/>
     <w:rsid w:val="00CD5990"/>
     <w:rsid w:val="00CD609F"/>
     <w:rsid w:val="00CD6F5A"/>
     <w:rsid w:val="00CD7921"/>
     <w:rsid w:val="00CE00CB"/>
     <w:rsid w:val="00CE32F8"/>
     <w:rsid w:val="00CE6111"/>
     <w:rsid w:val="00CF5AA8"/>
     <w:rsid w:val="00CF61B2"/>
     <w:rsid w:val="00CF6879"/>
     <w:rsid w:val="00D01E73"/>
     <w:rsid w:val="00D02349"/>
     <w:rsid w:val="00D0376E"/>
     <w:rsid w:val="00D041CC"/>
-    <w:rsid w:val="00D0798B"/>
     <w:rsid w:val="00D07A59"/>
     <w:rsid w:val="00D10772"/>
     <w:rsid w:val="00D12E47"/>
     <w:rsid w:val="00D13155"/>
     <w:rsid w:val="00D210C1"/>
     <w:rsid w:val="00D23B5D"/>
     <w:rsid w:val="00D24B4D"/>
     <w:rsid w:val="00D257E3"/>
     <w:rsid w:val="00D25DC0"/>
     <w:rsid w:val="00D328E3"/>
     <w:rsid w:val="00D414E6"/>
     <w:rsid w:val="00D4353E"/>
     <w:rsid w:val="00D47F38"/>
     <w:rsid w:val="00D50737"/>
     <w:rsid w:val="00D62F2C"/>
     <w:rsid w:val="00D72AEA"/>
     <w:rsid w:val="00D74F4A"/>
     <w:rsid w:val="00D7663C"/>
     <w:rsid w:val="00D91C7B"/>
     <w:rsid w:val="00D974D6"/>
     <w:rsid w:val="00DA23CA"/>
     <w:rsid w:val="00DA2462"/>
     <w:rsid w:val="00DA3422"/>
     <w:rsid w:val="00DA4D6B"/>
     <w:rsid w:val="00DB3FD2"/>
     <w:rsid w:val="00DB693D"/>
     <w:rsid w:val="00DC10B3"/>
     <w:rsid w:val="00DC1DCE"/>
     <w:rsid w:val="00DC2944"/>
     <w:rsid w:val="00DC6ACD"/>
     <w:rsid w:val="00DD2D61"/>
     <w:rsid w:val="00DD3A95"/>
     <w:rsid w:val="00DD6E17"/>
     <w:rsid w:val="00DD74BB"/>
     <w:rsid w:val="00DE2C61"/>
     <w:rsid w:val="00DF1F9F"/>
+    <w:rsid w:val="00DF360A"/>
     <w:rsid w:val="00DF37AF"/>
     <w:rsid w:val="00DF4F04"/>
     <w:rsid w:val="00DF4F1C"/>
     <w:rsid w:val="00DF7FBA"/>
     <w:rsid w:val="00E00CEF"/>
     <w:rsid w:val="00E03EE5"/>
     <w:rsid w:val="00E06F27"/>
+    <w:rsid w:val="00E11590"/>
     <w:rsid w:val="00E144C8"/>
     <w:rsid w:val="00E21C46"/>
     <w:rsid w:val="00E23933"/>
     <w:rsid w:val="00E274BC"/>
     <w:rsid w:val="00E32A79"/>
     <w:rsid w:val="00E35DC0"/>
     <w:rsid w:val="00E379DF"/>
     <w:rsid w:val="00E40D1A"/>
     <w:rsid w:val="00E56CFB"/>
     <w:rsid w:val="00E66DF3"/>
     <w:rsid w:val="00E744A3"/>
     <w:rsid w:val="00E80330"/>
     <w:rsid w:val="00E8740B"/>
     <w:rsid w:val="00E9556B"/>
     <w:rsid w:val="00E961EE"/>
     <w:rsid w:val="00EA45B5"/>
     <w:rsid w:val="00EA5B8D"/>
     <w:rsid w:val="00EA6068"/>
     <w:rsid w:val="00EA678E"/>
     <w:rsid w:val="00EA7305"/>
     <w:rsid w:val="00EB3870"/>
     <w:rsid w:val="00EB61DF"/>
     <w:rsid w:val="00EC08D5"/>
     <w:rsid w:val="00ED3943"/>
     <w:rsid w:val="00ED4C69"/>
     <w:rsid w:val="00EE151F"/>
     <w:rsid w:val="00EE2118"/>
     <w:rsid w:val="00EE311F"/>
     <w:rsid w:val="00EE4F31"/>
     <w:rsid w:val="00EE7D7B"/>
     <w:rsid w:val="00EF2C02"/>
     <w:rsid w:val="00EF2E60"/>
     <w:rsid w:val="00EF3B4B"/>
     <w:rsid w:val="00F0092F"/>
     <w:rsid w:val="00F02039"/>
     <w:rsid w:val="00F02C54"/>
     <w:rsid w:val="00F035BD"/>
     <w:rsid w:val="00F04A9A"/>
     <w:rsid w:val="00F062E7"/>
     <w:rsid w:val="00F079A5"/>
     <w:rsid w:val="00F102C1"/>
     <w:rsid w:val="00F1036F"/>
     <w:rsid w:val="00F2281E"/>
     <w:rsid w:val="00F23F01"/>
     <w:rsid w:val="00F25AEA"/>
     <w:rsid w:val="00F26C3E"/>
     <w:rsid w:val="00F26D64"/>
     <w:rsid w:val="00F26E43"/>
     <w:rsid w:val="00F279EA"/>
+    <w:rsid w:val="00F328DA"/>
     <w:rsid w:val="00F32F2C"/>
     <w:rsid w:val="00F366F5"/>
     <w:rsid w:val="00F421EC"/>
     <w:rsid w:val="00F44EF5"/>
     <w:rsid w:val="00F45C9F"/>
     <w:rsid w:val="00F51A9B"/>
     <w:rsid w:val="00F528D7"/>
     <w:rsid w:val="00F560BB"/>
     <w:rsid w:val="00F57C8A"/>
     <w:rsid w:val="00F619EF"/>
     <w:rsid w:val="00F65518"/>
     <w:rsid w:val="00F67FAF"/>
     <w:rsid w:val="00F82C86"/>
     <w:rsid w:val="00F90319"/>
     <w:rsid w:val="00F94F6F"/>
+    <w:rsid w:val="00F97C74"/>
     <w:rsid w:val="00FB3EDA"/>
     <w:rsid w:val="00FC4750"/>
     <w:rsid w:val="00FC7D2D"/>
     <w:rsid w:val="00FC7D7E"/>
     <w:rsid w:val="00FD0E85"/>
     <w:rsid w:val="00FD1D01"/>
     <w:rsid w:val="00FD2313"/>
     <w:rsid w:val="00FD2FCF"/>
     <w:rsid w:val="00FD36B7"/>
     <w:rsid w:val="00FD48E3"/>
     <w:rsid w:val="00FD609C"/>
     <w:rsid w:val="00FE0900"/>
     <w:rsid w:val="00FE1BC6"/>
     <w:rsid w:val="00FF0C40"/>
     <w:rsid w:val="00FF4A20"/>
     <w:rsid w:val="00FF6AD9"/>
     <w:rsid w:val="00FF6B1F"/>
     <w:rsid w:val="76C0DCC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -32599,71 +36388,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F08D2401-9293-4224-B991-F760D40C2D4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>37428</Characters>
+  <Pages>25</Pages>
+  <Words>7108</Words>
+  <Characters>42651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>311</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>355</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - D20111377L.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43578</CharactersWithSpaces>
+  <CharactersWithSpaces>49660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - D20111377L.docx</dc:title>
   <dc:subject/>
   <dc:creator>ks0174</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>