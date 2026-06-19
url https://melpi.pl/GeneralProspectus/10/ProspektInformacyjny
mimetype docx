--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -30,51 +30,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0DF45E29" w14:textId="204A99B0" w:rsidR="00A2130A" w:rsidRDefault="00E53EFF" w:rsidP="00A2130A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="992" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C4A6CF0" wp14:editId="48FC13FB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C4A6CF0" wp14:editId="695728C9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>43502</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>146969</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2788920" cy="1013460"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Obraz 1" descr="C:\Dropbox\Melpi\Logo Melpi\logo_melpi_napis_z_boku.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Dropbox\Melpi\Logo Melpi\logo_melpi_napis_z_boku.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -115,82 +115,72 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1DEDE6" w14:textId="52DA6B13" w:rsidR="003E19D5" w:rsidRDefault="00CD609F" w:rsidP="003E19D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="992" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F99E25" w14:textId="11DA99B7" w:rsidR="007401F7" w:rsidRPr="00E53EFF" w:rsidRDefault="00423BBA" w:rsidP="003E19D5">
+    <w:p w14:paraId="06F99E25" w14:textId="2AAE538D" w:rsidR="007401F7" w:rsidRPr="00E53EFF" w:rsidRDefault="00962D4E" w:rsidP="003E19D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="992" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...9 lines deleted...]
-        <w:t>.04</w:t>
+        <w:t>03.06</w:t>
       </w:r>
       <w:r w:rsidR="00870DBB">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2026</w:t>
       </w:r>
       <w:r w:rsidR="00CA4F8E">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590AB0" w:rsidRPr="00E53EFF">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
@@ -1152,104 +1142,90 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="37D47A34" w14:textId="6DCF435D" w:rsidR="00F67FAF" w:rsidRPr="00040670" w:rsidRDefault="00AE5E96" w:rsidP="003E14D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="2" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Melpi </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008A3D62" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ustronna</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A3D62" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">II </w:t>
             </w:r>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sp. z </w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sp. z o.o.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6D60DD8D" w14:textId="26043206" w:rsidR="00F67FAF" w:rsidRPr="00040670" w:rsidRDefault="00F67FAF" w:rsidP="00AE15C7">
             <w:pPr>
               <w:pStyle w:val="Nagwek3"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">KRS: </w:t>
             </w:r>
             <w:r w:rsidR="008A3D62" w:rsidRPr="00040670">
@@ -3857,71 +3833,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5537" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69988A2B" w14:textId="77777777" w:rsidR="00D632CE" w:rsidRDefault="00F81565" w:rsidP="00F81565">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Działki o nr </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">. gr.: 36/11, 36/12 położone </w:t>
+              <w:t xml:space="preserve">Działki o nr ewid. gr.: 36/11, 36/12 położone </w:t>
             </w:r>
             <w:r w:rsidR="0019236D" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">w Białymstoku w rejonie ul. Ustronnej w obrębie Nr 15 (Bagnówka) objęte są ustaleniami </w:t>
             </w:r>
             <w:r w:rsidRPr="00472F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
@@ -4422,75 +4378,51 @@
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zabudowę mieszkaniową jednorodzinną, infrastrukturę techniczną i zieleń urządzoną</w:t>
             </w:r>
             <w:r w:rsidR="0019236D" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> wraz z obiektami i urządzeniami towarzyszącymi (teren o symbolu </w:t>
             </w:r>
             <w:r w:rsidR="0019236D" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>49</w:t>
-[...23 lines deleted...]
-              <w:t>,ZP</w:t>
+              <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r w:rsidR="0019236D" w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">). W ramach </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A2CD934" w14:textId="77777777" w:rsidR="0019236D" w:rsidRPr="00040670" w:rsidRDefault="0019236D" w:rsidP="0019236D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
@@ -5769,71 +5701,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>w oparciu o plan gospodarki odpadami;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E85449E" w14:textId="77777777" w:rsidR="00D632CE" w:rsidRDefault="000A48C6" w:rsidP="000A48C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040670">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3. W zakresie ochrony przed hałasem ustala się dopuszczalny poziom hałasu w środowisku na terenach oznaczonych symbolami 49</w:t>
-[...19 lines deleted...]
-              <w:t>,ZP jak dla terenów zabudowy mieszkaniowej jednorodzinnej.</w:t>
+              <w:t>3. W zakresie ochrony przed hałasem ustala się dopuszczalny poziom hałasu w środowisku na terenach oznaczonych symbolami 49MN,IT,ZP jak dla terenów zabudowy mieszkaniowej jednorodzinnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="440D1729" w14:textId="7D8B27DD" w:rsidR="000A48C6" w:rsidRPr="00D632CE" w:rsidRDefault="00D632CE" w:rsidP="000A48C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
@@ -7394,71 +7306,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5498BFDB" w14:textId="371A8899" w:rsidR="005F6AF3" w:rsidRPr="005F6AF3" w:rsidRDefault="005F6AF3" w:rsidP="005F6AF3">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>48</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,ZP, </w:t>
+              <w:t xml:space="preserve">48MN,IT,ZP, </w:t>
             </w:r>
             <w:r w:rsidR="00847A55" w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00847A55" w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -7757,63 +7649,52 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0A8CFDDD" w14:textId="2208294B" w:rsidR="00847A55" w:rsidRPr="003A1C84" w:rsidRDefault="00847A55" w:rsidP="003A1C84">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4.6</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>4.6MN,U</w:t>
+            </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.8MN,U</w:t>
             </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7885,61 +7766,59 @@
             <w:r w:rsidR="00163798">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FB20DD4" w14:textId="7BF885BA" w:rsidR="00847A55" w:rsidRDefault="00847A55" w:rsidP="00847A55">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.15U,ZP</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008511C2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidR="008511C2" w:rsidRPr="008511C2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>zabudow</w:t>
             </w:r>
             <w:r w:rsidR="00C206FB">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7993,61 +7872,59 @@
             <w:r w:rsidR="00163798">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="065C6B24" w14:textId="6CE3BAAA" w:rsidR="00847A55" w:rsidRPr="00493573" w:rsidRDefault="00847A55" w:rsidP="00493573">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.1P,U</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00493573" w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pod zabudowę produkcyjną i usługową wraz z obiektami i urządzeniami towarzyszącymi oraz zielenią urządzoną</w:t>
             </w:r>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8451,71 +8328,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D23F334" w14:textId="77777777" w:rsidR="00163798" w:rsidRPr="00163798" w:rsidRDefault="00D76EEF" w:rsidP="00163798">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>48</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,ZP, </w:t>
+              <w:t xml:space="preserve">48MN,IT,ZP, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8649,63 +8506,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4.16MN, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.17MN</w:t>
             </w:r>
             <w:r w:rsidR="00C206FB">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>, 4.15U,ZP</w:t>
+            </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -8753,63 +8599,52 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A9AC66E" w14:textId="05383CBE" w:rsidR="00D76EEF" w:rsidRPr="00C206FB" w:rsidRDefault="00D76EEF" w:rsidP="00C206FB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4.6</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>4.6MN,U</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.8MN,U</w:t>
             </w:r>
             <w:r w:rsidR="003E6AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8902,61 +8737,59 @@
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C02F43C" w14:textId="3A901285" w:rsidR="00493573" w:rsidRPr="00493573" w:rsidRDefault="00D76EEF" w:rsidP="009A0C53">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.1P,U</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00493573" w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maksymalna </w:t>
             </w:r>
             <w:r w:rsidR="00493573" w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9071,71 +8904,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72759FE8" w14:textId="6467AF8D" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>48</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,ZP, </w:t>
+              <w:t xml:space="preserve">48MN,IT,ZP, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9204,163 +9017,139 @@
               <w:t xml:space="preserve"> – maksimum 9 m; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64889D3F" w14:textId="78C6B03A" w:rsidR="00D76EEF" w:rsidRPr="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4.6</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>4.6MN,U</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.8MN,U</w:t>
             </w:r>
             <w:r w:rsidR="00163798">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68055DD7" w14:textId="0892B091" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4.15U,ZP</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> -</w:t>
+              <w:t>4.15U,ZP -</w:t>
             </w:r>
             <w:r w:rsidR="00C206FB">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> maksimum 10 m </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30EDE6C9" w14:textId="2A885154" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.1P,U</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00493573" w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>w zależności od potrzeb</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31BB7327" w14:textId="73152459" w:rsidR="00D76EEF" w:rsidRPr="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
@@ -9485,71 +9274,51 @@
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746F125C" w14:textId="77777777" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>48</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,ZP, </w:t>
+              <w:t xml:space="preserve">48MN,IT,ZP, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9584,126 +9353,104 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4.16MN, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.17MN</w:t>
             </w:r>
             <w:r w:rsidR="00163798">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>, 4.15U,ZP</w:t>
+            </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="003E6AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003A1C84">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60%</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="200A55F0" w14:textId="5BED5170" w:rsidR="00D76EEF" w:rsidRPr="00163798" w:rsidRDefault="00D76EEF" w:rsidP="00163798">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4.6</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>4.6MN,U</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D76EEF">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.8MN,U</w:t>
             </w:r>
             <w:r w:rsidR="003E6AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9760,61 +9507,59 @@
             <w:r w:rsidR="003E6AE2" w:rsidRPr="003E6AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15 % terenu inwestycji – w przypadku zabudowy usługowej;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="478F9567" w14:textId="70B12C66" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.1P,U</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00493573" w:rsidRPr="00493573">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 % terenu inwestycji</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A63799D" w14:textId="648A5FDF" w:rsidR="00D76EEF" w:rsidRPr="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
@@ -9917,71 +9662,51 @@
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F68048" w14:textId="3023FDE2" w:rsidR="00D76EEF" w:rsidRDefault="00D76EEF" w:rsidP="00D76EEF">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>48</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">,ZP, </w:t>
+              <w:t xml:space="preserve">48MN,IT,ZP, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49MN,IT,ZP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="005F6AF3">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -23291,69 +23016,51 @@
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6487"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="242" w:hanging="242"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B56C70">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">w przypadku </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> na Nabywcę praw wynikających </w:t>
+              <w:t xml:space="preserve">w przypadku nieprzeniesienia na Nabywcę praw wynikających </w:t>
             </w:r>
             <w:r w:rsidRPr="00B56C70">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>z Umowy deweloperskiej w terminie wynikającym z tej umowy;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D625012" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00B56C70" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FA67F29" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00B56C70" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
@@ -23698,71 +23405,51 @@
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="468491F1" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00B56C70" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="34" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B56C70">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">W przypadkach, o których mowa w §9 ust. 1 pkt. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">5) Nabywca ma prawo odstąpienia od Umowy deweloperskiej w terminie 30 dni od jej zawarcia. </w:t>
+              <w:t xml:space="preserve">W przypadkach, o których mowa w §9 ust. 1 pkt. 1)-5) Nabywca ma prawo odstąpienia od Umowy deweloperskiej w terminie 30 dni od jej zawarcia. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66DFB58C" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00B56C70" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6487"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="242"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F44A463" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00B56C70" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -24161,160 +23848,88 @@
           <w:p w14:paraId="1110137D" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:right="34" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">zgodzie banku lub innego wierzyciela hipotecznego na </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> przeniesienie na nabywcę własności nieruchomości wraz z domem jednorodzinnym lub użytkowania wieczystego nieruchomości gruntowej </w:t>
+              <w:t xml:space="preserve">zgodzie banku lub innego wierzyciela hipotecznego na bezobciążeniowe ustanowienie odrębnej własności lokalu mieszkalnego i przeniesienie jego własności na nabywcę po wpłacie pełnej ceny przez nabywcę lub zobowiązaniu do jej udzielenia, jeżeli takie obciążenie istnieje, albo zgodzie banku lub innego wierzyciela hipotecznego na bezobciążeniowe przeniesienie na nabywcę własności nieruchomości wraz z domem jednorodzinnym lub użytkowania wieczystego nieruchomości gruntowej </w:t>
             </w:r>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">i własności domu jednorodzinnego stanowiącego odrębną nieruchomość, lub przeniesienie ułamkowej części własności nieruchomości wraz z prawem do wyłącznego korzystania z części nieruchomości służącej zaspokajaniu potrzeb mieszkaniowych po wpłacie pełnej ceny przez nabywcę lub zobowiązaniu do jej udzielenia, jeżeli takie obciążenie istnieje;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C863C0" w14:textId="577D4759" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="601" w:right="34" w:hanging="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">w przypadku umów, o których mowa w art. 2 ust. 2 ustawy z dnia 20 maja 2021 r.  o  ochronie  praw  nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym, o zgodzie banku lub innego wierzyciela hipotecznego na </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> przeniesienie na nabywcę ułamkowej części własności lokalu użytkowego po wpłacie pełnej ceny przez nabywcę lub zobowiązaniu do udzielenia takiej zgody, jeżeli takie obciążenie istnieje. </w:t>
+              <w:t xml:space="preserve">w przypadku umów, o których mowa w art. 2 ust. 2 ustawy z dnia 20 maja 2021 r.  o  ochronie  praw  nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym, o zgodzie banku lub innego wierzyciela hipotecznego na bezobciążeniowe przeniesienie własności lokalu użytkowego na nabywcę po wpłacie pełnej ceny przez nabywcę lub zobowiązaniu do udzielenia takiej zgody, jeżeli takie obciążenie istnieje, albo zgodzie banku lub innego wierzyciela hipotecznego na bezobciążeniowe przeniesienie na nabywcę ułamkowej części własności lokalu użytkowego po wpłacie pełnej ceny przez nabywcę lub zobowiązaniu do udzielenia takiej zgody, jeżeli takie obciążenie istnieje. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12A77F37" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="735F89DC" w14:textId="77777777" w:rsidR="005E611A" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="34"/>
               <w:rPr>
@@ -24714,148 +24329,76 @@
               <w:t xml:space="preserve">dokumentem potwierdzającym: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2250EF71" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="885" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">zgodę banku lub innego wierzyciela hipotecznego na </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> przeniesienie na nabywcę własności nieruchomości wraz z domem jednorodzinnym lub użytkowania wieczystego nieruchomości gruntowej i własności domu jednorodzinnego stanowiącego odrębną nieruchomość, lub przeniesienie ułamkowej części własności nieruchomości wraz z prawem do wyłącznego korzystania z części nieruchomości służącej zaspokajaniu potrzeb mieszkaniowych po wpłacie pełnej ceny przez nabywcę lub zobowiązanie do jej udzielenia, jeżeli takie obciążenie istnieje;  </w:t>
+              <w:t xml:space="preserve">zgodę banku lub innego wierzyciela hipotecznego na bezobciążeniowe ustanowienie odrębnej własności lokalu mieszkalnego i przeniesienie jego własności na nabywcę po wpłacie pełnej ceny  przez  nabywcę lub zobowiązanie do jej udzielenia, jeżeli takie obciążenie istnieje, albo zgodę banku lub innego wierzyciela hipotecznego na bezobciążeniowe przeniesienie na nabywcę własności nieruchomości wraz z domem jednorodzinnym lub użytkowania wieczystego nieruchomości gruntowej i własności domu jednorodzinnego stanowiącego odrębną nieruchomość, lub przeniesienie ułamkowej części własności nieruchomości wraz z prawem do wyłącznego korzystania z części nieruchomości służącej zaspokajaniu potrzeb mieszkaniowych po wpłacie pełnej ceny przez nabywcę lub zobowiązanie do jej udzielenia, jeżeli takie obciążenie istnieje;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15FE857D" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="885" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">w przypadku umów, o których mowa w art. 2 ust. 2 ustawy z dnia 20 maja 2021 r. o ochronie praw nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym, zgodę  banku lub innego wierzyciela hipotecznego na </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> przeniesienie na nabywcę ułamkowej części własności lokalu użytkowego po wpłacie pełnej ceny przez nabywcę lub zobowiązanie do udzielenia takiej zgody, jeżeli takie obciążenie istnieje.</w:t>
+              <w:t>w przypadku umów, o których mowa w art. 2 ust. 2 ustawy z dnia 20 maja 2021 r. o ochronie praw nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym, zgodę  banku lub innego wierzyciela hipotecznego na bezobciążeniowe przeniesienie własności lokalu użytkowego na nabywcę po wpłacie pełnej ceny przez nabywcę lub zobowiązanie do udzielenia takiej zgody,  jeżeli  takie  obciążenie  istnieje,  albo  zgodę  banku  lub  innego  wierzyciela  hipotecznego  na bezobciążeniowe przeniesienie na nabywcę ułamkowej części własności lokalu użytkowego po wpłacie pełnej ceny przez nabywcę lub zobowiązanie do udzielenia takiej zgody, jeżeli takie obciążenie istnieje.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6053D22B" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AB29996" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -24916,71 +24459,87 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7E15920E" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pozwoleniem na budowę;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C911ED5" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
+          <w:p w14:paraId="1C911ED5" w14:textId="58657C21" w:rsidR="005E611A" w:rsidRPr="00221132" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A745F7">
-[...5 lines deleted...]
-              <w:t>sprawozdaniem finansowym dewelopera za ostatnie dwa lata;</w:t>
+            <w:r w:rsidRPr="00221132">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sprawozdaniem finansowym dewelopera za ostatni </w:t>
+            </w:r>
+            <w:r w:rsidR="003F7692" w:rsidRPr="00221132">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rok</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00221132">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0658974A" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="00A745F7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>projektem budowlanym.</w:t>
             </w:r>
           </w:p>
@@ -25105,71 +24664,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00965EA7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>prowadzącym</w:t>
             </w:r>
             <w:r w:rsidRPr="006C77D7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> otwarty mieszkaniowy rachunek powierniczy albo zamknięty mieszkaniowy rachunek powierniczy, są objęte ochroną obowiązkowego systemu gwarantowania depozytów, na zasadach określonych w ustawie z dnia 10 czerwca 2016 r. o Bankowym Funduszu Gwarancyjnym, systemie gwarantowania depozytów oraz przymusowej restrukturyzacji (Dz. U. z 2020 r. poz. 842 oraz z 2021 r. poz. 680 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">). </w:t>
+              <w:t xml:space="preserve"> otwarty mieszkaniowy rachunek powierniczy albo zamknięty mieszkaniowy rachunek powierniczy, są objęte ochroną obowiązkowego systemu gwarantowania depozytów, na zasadach określonych w ustawie z dnia 10 czerwca 2016 r. o Bankowym Funduszu Gwarancyjnym, systemie gwarantowania depozytów oraz przymusowej restrukturyzacji (Dz. U. z 2020 r. poz. 842 oraz z 2021 r. poz. 680 i  1177). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56136234" w14:textId="0F8831A9" w:rsidR="005E611A" w:rsidRPr="006C77D7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C77D7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38FE12BC" w14:textId="77777777" w:rsidR="005E611A" w:rsidRPr="006C77D7" w:rsidRDefault="005E611A" w:rsidP="005E611A">
             <w:pPr>
@@ -25472,51 +25011,51 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">znak graficzny (numer prawa wyłącznego R.208375) – </w:t>
             </w:r>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36EAFE70" wp14:editId="1D9DC786">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36EAFE70" wp14:editId="1C970994">
                   <wp:extent cx="1550504" cy="608514"/>
                   <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="5" name="Obraz 5" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.309937/PL500000000309937_large.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.309937/PL500000000309937_large.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -25632,51 +25171,51 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">znak graficzny (numer prawa wyłącznego R.207010) – </w:t>
             </w:r>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01CC1F04" wp14:editId="5D799D8B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01CC1F04" wp14:editId="511E906A">
                   <wp:extent cx="1520825" cy="413353"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
                   <wp:docPr id="7" name="Obraz 7" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.318863/PL500000000318863_large.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.318863/PL500000000318863_large.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -25792,51 +25331,51 @@
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">znak graficzny (numer prawa wyłącznego R.207615) – </w:t>
             </w:r>
             <w:r w:rsidRPr="005E63B5">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61AE8CAB" wp14:editId="787C8EA7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61AE8CAB" wp14:editId="0D8F64E6">
                   <wp:extent cx="777587" cy="612250"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="9" name="Obraz 9" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.309938/PL500000000309938_large.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 9" descr="https://api-ewyszukiwarka.pue.uprp.gov.pl/shared-storage/Z.309938/PL500000000309938_large.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -26170,113 +25709,73 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F44F86">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">W tym: </w:t>
             </w:r>
             <w:r w:rsidR="00F44F86">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>- Lokal mieszkalny nr ……</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> ……………………………………….zł</w:t>
+              <w:t>- Lokal mieszkalny nr ……… : ……………………………………….zł</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6DF42D" w14:textId="18840180" w:rsidR="00F44F86" w:rsidRPr="00A745F7" w:rsidRDefault="00F44F86" w:rsidP="002A014D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Miejsce postojowe nr </w:t>
-[...19 lines deleted...]
-              <w:t>. : ……………………………………..zł</w:t>
+              <w:t>- Miejsce postojowe nr …….. : ……………………………………..zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A745F7" w:rsidRPr="00A745F7" w14:paraId="4AF199EB" w14:textId="77777777" w:rsidTr="00092714">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6188C2A3" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00C27246" w:rsidP="00D50737">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
@@ -28047,62 +27546,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lokal mieszkalny oznaczony numerem</w:t>
             </w:r>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C95E53">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>usytuowany</w:t>
             </w:r>
             <w:r w:rsidRPr="00C95E53">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -28446,71 +27943,208 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, składa się z następujących pomieszczeń: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380A182C" w14:textId="44AF95EE" w:rsidR="008B4FA2" w:rsidRPr="00AB6E8F" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
+          <w:p w14:paraId="380A182C" w14:textId="44AF95EE" w:rsidR="008B4FA2" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- przedsionek, salon z aneksem, pokój, łazienka</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="7B3EF017" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EAD0123" w14:textId="197815CA" w:rsidR="00F923BF" w:rsidRPr="004858EB" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do przedmiotowego Lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>przysługiwać będzie prawo do wyłącznego korzystania z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E1154F6" w14:textId="4875901A" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- miejsca postojowego nr……… </w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F53284" w14:textId="612618B9" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- ogródka przylegającego do przedmiotowego Lokalu mieszkalnego</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50956769" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRPr="00AB6E8F" w:rsidRDefault="00F923BF" w:rsidP="008B4FA2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="764E23E7" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="00AB6E8F" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EC43F8B" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="00AB6E8F" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:i/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -28565,107 +28199,213 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, składa się z następujących pomieszczeń: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421A9AE4" w14:textId="29FD4E7D" w:rsidR="008B4FA2" w:rsidRPr="00AB6E8F" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
+          <w:p w14:paraId="421A9AE4" w14:textId="29FD4E7D" w:rsidR="008B4FA2" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- przedsionek, komunikacja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-            </w:r>
+              <w:t>, wc, salon z aneksem, łazienka, pokój x3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F24D602" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E058D5" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRPr="004858EB" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do przedmiotowego Lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>przysługiwać będzie prawo do wyłącznego korzystania z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DBCB92B" w14:textId="4C3E4532" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- miejsca postojowego nr……… </w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C18A5FF" w14:textId="0BF17080" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- balkonu przylegającego do przedmiotowego Lokalu mieszkalnego</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A637071" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRPr="00AB6E8F" w:rsidRDefault="00F923BF" w:rsidP="008B4FA2">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="6358D724" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:i/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124C63D2" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="457"/>
@@ -28845,50 +28585,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>parter</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FFA9764" w14:textId="5E25CFE6" w:rsidR="008B4FA2" w:rsidRPr="0016384B" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016384B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lokal mieszkalny oznaczony numerem ….... (parter), o powierzchni użytkowej </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB6E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,95</w:t>
             </w:r>
             <w:r w:rsidRPr="0016384B">
@@ -28931,50 +28672,174 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, składa się z następujących pomieszczeń: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B8EA8DA" w14:textId="3C23D530" w:rsidR="008B4FA2" w:rsidRPr="0016384B" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0016384B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- przedsionek, salon z aneksem, łazienka</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33CD963E" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E23F565" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRPr="004858EB" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do przedmiotowego Lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>przysługiwać będzie prawo do wyłącznego korzystania z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748A131B" w14:textId="053140A5" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- miejsca postojowego nr……… </w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700BF6E8" w14:textId="4D89BBBA" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- ogródka przylegającego do przedmiotowego Lokalu mieszkalnego</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AF07EA5" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="0016384B" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27377CC6" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="0016384B" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -29084,255 +28949,280 @@
             <w:r w:rsidRPr="0016384B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>- przedsionek, komunikacja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> x2</w:t>
             </w:r>
             <w:r w:rsidRPr="0016384B">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-              <w:t>, salon z aneksem, łazienka, pokój x</w:t>
+              <w:t>, wc, salon z aneksem, łazienka, pokój x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A39C27" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53212E5C" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRPr="00F81565" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
-[...11 lines deleted...]
-          <w:p w14:paraId="019C871D" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
+          <w:p w14:paraId="160C051D" w14:textId="77777777" w:rsidR="00F923BF" w:rsidRPr="004858EB" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do przedmiotowego Lokalu mieszkalnego </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>przysługiwać będzie prawo do wyłącznego korzystania z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004858EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="662CF37D" w14:textId="37F3BAD8" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- miejsca postojowego nr……… </w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6585E6F6" w14:textId="1C53B601" w:rsidR="00F923BF" w:rsidRDefault="00F923BF" w:rsidP="00F923BF">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- balkonu przylegającego do przedmiotowego Lokalu mieszkalnego</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2269">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A5D39C" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05A5D39C" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
+          <w:p w14:paraId="1C3925CE" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1C3925CE" w14:textId="77777777" w:rsidR="00F44F86" w:rsidRDefault="00F44F86" w:rsidP="008B4FA2">
+          <w:p w14:paraId="2DDA59D9" w14:textId="45B3C27E" w:rsidR="008B4FA2" w:rsidRPr="00E16213" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Wykończenie wnętrz lokalu mieszkalnego:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6302113A" w14:textId="77777777" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ściany: tynki cementowo-wapienne lub gipsowe; W przypadku użycia bloczków gipsowych do murowania ścian działowych – ściany działowe nietynkowane; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="615BBA88" w14:textId="0CD481C7" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">sufity: stropy żelbetowe oraz spody biegów schodowych tynkowane tynkiem cementowo-wapiennym lub gipsowym; sufit poddasza – jednokrotna płyta </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">sufity: stropy żelbetowe oraz spody biegów schodowych tynkowane tynkiem cementowo-wapiennym lub gipsowym; sufit poddasza – jednokrotna płyta gk na podkonstrukcji aluminiowej, bez szpachlowania łączeń, bez obsadzania narożników i innej obróbki szpachlarskiej. </w:t>
             </w:r>
             <w:r w:rsidR="002011D8">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W pomieszczeniach mokrych płyta g-k impregnowana o podwyższonej odporności na wilgoć.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170FD2CB" w14:textId="77777777" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -29354,71 +29244,51 @@
               </w:rPr>
               <w:t>posadzki: wylewka betonowa;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="551671FD" w14:textId="77777777" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">parapety wewnętrzne: </w:t>
-[...19 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>parapety wewnętrzne: konglomeratowe;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="591FD23F" w14:textId="77777777" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>elementy grzejne: grzejniki.</w:t>
             </w:r>
@@ -29614,71 +29484,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="791E26D0" w14:textId="3F06872D" w:rsidR="00E16213" w:rsidRPr="00E16213" w:rsidRDefault="00E16213" w:rsidP="00E16213">
             <w:pPr>
               <w:pStyle w:val="NormalnyWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">elektryczna: instalacja doziemna do przyłącza do sieci, rozprowadzenie instalacji podtynkowe i </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">; instalacja gniazd wtykowych </w:t>
+              <w:t xml:space="preserve">elektryczna: instalacja doziemna do przyłącza do sieci, rozprowadzenie instalacji podtynkowe i podposadzkowe; instalacja gniazd wtykowych </w:t>
             </w:r>
             <w:r w:rsidR="00644B13">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00E16213">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">z osprzętem w kolorze białym; instalacja oświetleniowa z osprzętem </w:t>
             </w:r>
             <w:r w:rsidR="00644B13">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -30144,85 +29994,83 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">o samodzielności lokalu </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35BD176C" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="00A745F7" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>mieszkalnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32386A25" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="00A745F7" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:pStyle w:val="Nagwek5"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="Pogrubienie"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Nie dotyczy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B4FA2" w:rsidRPr="00A745F7" w14:paraId="3D65CC19" w14:textId="77777777" w:rsidTr="002A4658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5371A7EF" w14:textId="77777777" w:rsidR="008B4FA2" w:rsidRPr="00A745F7" w:rsidRDefault="008B4FA2" w:rsidP="008B4FA2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A745F7">
@@ -30891,157 +30739,158 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rzut kondygnacji z zaznaczeniem lokalu mieszkalnego. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E4B135" w14:textId="77777777" w:rsidR="00D50737" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wzór umowy deweloperskiej lub umowy, o której mowa w art. 2 ust. 1 pkt 2, 3 lub 5 ustawy z dnia 20 maja 2021 r. o ochronie praw nabywcy lokalu mieszkalnego lub domu jednorodzinnego oraz Deweloperskim Funduszu Gwarancyjnym. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6EFF72" w14:textId="77777777" w:rsidR="0044094D" w:rsidRPr="00A745F7" w:rsidRDefault="00D50737">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A745F7">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Szkic koncepcji zagospodarowania terenu inwestycji i jego otoczenia z zaznaczeniem budynku oraz istotnych uwarunkowań lokalizacji inwestycji wynikających z istniejącego stanu użytkowania terenów sąsiednich (np. z funkcji terenu, stref ochronnych, uciążliwości).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0044094D" w:rsidRPr="00A745F7" w:rsidSect="00DA5964">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1140" w:right="560" w:bottom="993" w:left="1134" w:header="835" w:footer="678" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EA042AB" w14:textId="77777777" w:rsidR="00C92E8C" w:rsidRDefault="00C92E8C">
+    <w:p w14:paraId="5280CE42" w14:textId="77777777" w:rsidR="006909C7" w:rsidRDefault="006909C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46708FE7" w14:textId="77777777" w:rsidR="00C92E8C" w:rsidRDefault="00C92E8C">
+    <w:p w14:paraId="641EE5D0" w14:textId="77777777" w:rsidR="006909C7" w:rsidRDefault="006909C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -31133,63 +30982,63 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1D1ED2EB" w14:textId="77777777" w:rsidR="00000DE6" w:rsidRPr="00030882" w:rsidRDefault="00000DE6" w:rsidP="00030882">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0B82E4F7" w14:textId="7CD3DA19" w:rsidR="00000DE6" w:rsidRDefault="00000DE6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="7380" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="718E1331" w14:textId="77777777" w:rsidR="00C92E8C" w:rsidRDefault="00C92E8C">
+    <w:p w14:paraId="53FE1993" w14:textId="77777777" w:rsidR="006909C7" w:rsidRDefault="006909C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DFE332B" w14:textId="77777777" w:rsidR="00C92E8C" w:rsidRDefault="00C92E8C">
+    <w:p w14:paraId="564F57FF" w14:textId="77777777" w:rsidR="006909C7" w:rsidRDefault="006909C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="13DB1FDB" w14:textId="77777777" w:rsidR="00000DE6" w:rsidRDefault="00000DE6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4537"/>
         <w:tab w:val="right" w:pos="9074"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-553" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
@@ -35199,51 +35048,50 @@
   <w:num w:numId="29" w16cid:durableId="1751924180">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="792014489">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="688413844">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="20447537">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1559432964">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1714771227">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F2A1C"/>
     <w:rsid w:val="00000DE6"/>
     <w:rsid w:val="00001B4A"/>
     <w:rsid w:val="0000238E"/>
@@ -35348,74 +35196,77 @@
     <w:rsid w:val="001801B9"/>
     <w:rsid w:val="001803DE"/>
     <w:rsid w:val="00181F21"/>
     <w:rsid w:val="00184563"/>
     <w:rsid w:val="00187767"/>
     <w:rsid w:val="00187B6F"/>
     <w:rsid w:val="00190F91"/>
     <w:rsid w:val="0019236D"/>
     <w:rsid w:val="00194B59"/>
     <w:rsid w:val="001954CB"/>
     <w:rsid w:val="00196D44"/>
     <w:rsid w:val="001A0763"/>
     <w:rsid w:val="001A2956"/>
     <w:rsid w:val="001A2D0B"/>
     <w:rsid w:val="001A2E8C"/>
     <w:rsid w:val="001A3FB6"/>
     <w:rsid w:val="001A4F10"/>
     <w:rsid w:val="001A6FBB"/>
     <w:rsid w:val="001B0859"/>
     <w:rsid w:val="001B3570"/>
     <w:rsid w:val="001B6352"/>
     <w:rsid w:val="001B797F"/>
     <w:rsid w:val="001C0708"/>
     <w:rsid w:val="001C2660"/>
     <w:rsid w:val="001C4B4E"/>
+    <w:rsid w:val="001D2269"/>
     <w:rsid w:val="001D3AE2"/>
     <w:rsid w:val="001D3E5D"/>
     <w:rsid w:val="001D3EB9"/>
     <w:rsid w:val="001D4A59"/>
     <w:rsid w:val="001D5DBC"/>
     <w:rsid w:val="001E19A0"/>
     <w:rsid w:val="001E684A"/>
     <w:rsid w:val="001F6395"/>
     <w:rsid w:val="001F65FE"/>
     <w:rsid w:val="002011D8"/>
     <w:rsid w:val="00205603"/>
     <w:rsid w:val="00205C68"/>
     <w:rsid w:val="00207D98"/>
     <w:rsid w:val="0021294F"/>
     <w:rsid w:val="00212A2D"/>
     <w:rsid w:val="00214463"/>
     <w:rsid w:val="002144C2"/>
     <w:rsid w:val="002149BC"/>
     <w:rsid w:val="00220B9D"/>
+    <w:rsid w:val="00221132"/>
     <w:rsid w:val="0022688B"/>
     <w:rsid w:val="00227C59"/>
     <w:rsid w:val="00233F23"/>
     <w:rsid w:val="00234557"/>
     <w:rsid w:val="00236074"/>
+    <w:rsid w:val="0023731E"/>
     <w:rsid w:val="00242F0F"/>
     <w:rsid w:val="002434D2"/>
     <w:rsid w:val="00245478"/>
     <w:rsid w:val="00246362"/>
     <w:rsid w:val="0024716D"/>
     <w:rsid w:val="0025608C"/>
     <w:rsid w:val="00257403"/>
     <w:rsid w:val="00257E1B"/>
     <w:rsid w:val="00260B2C"/>
     <w:rsid w:val="002652B0"/>
     <w:rsid w:val="002656C2"/>
     <w:rsid w:val="002676E8"/>
     <w:rsid w:val="00267F04"/>
     <w:rsid w:val="00271D3A"/>
     <w:rsid w:val="00273B10"/>
     <w:rsid w:val="002748A1"/>
     <w:rsid w:val="00274944"/>
     <w:rsid w:val="002779E0"/>
     <w:rsid w:val="0028292F"/>
     <w:rsid w:val="00282BF8"/>
     <w:rsid w:val="00283A8D"/>
     <w:rsid w:val="00287E55"/>
     <w:rsid w:val="0029071A"/>
     <w:rsid w:val="00291091"/>
     <w:rsid w:val="00293F9B"/>
@@ -35479,97 +35330,99 @@
     <w:rsid w:val="003B31CD"/>
     <w:rsid w:val="003B3D87"/>
     <w:rsid w:val="003B5D25"/>
     <w:rsid w:val="003B66A3"/>
     <w:rsid w:val="003B68F1"/>
     <w:rsid w:val="003C01CF"/>
     <w:rsid w:val="003C0422"/>
     <w:rsid w:val="003C36DF"/>
     <w:rsid w:val="003C4F2A"/>
     <w:rsid w:val="003C61B2"/>
     <w:rsid w:val="003C69FE"/>
     <w:rsid w:val="003C6A54"/>
     <w:rsid w:val="003D0591"/>
     <w:rsid w:val="003D149F"/>
     <w:rsid w:val="003D38E8"/>
     <w:rsid w:val="003D7E15"/>
     <w:rsid w:val="003E0D7F"/>
     <w:rsid w:val="003E1419"/>
     <w:rsid w:val="003E14D5"/>
     <w:rsid w:val="003E19D5"/>
     <w:rsid w:val="003E24C9"/>
     <w:rsid w:val="003E4D00"/>
     <w:rsid w:val="003E61A1"/>
     <w:rsid w:val="003E6AE2"/>
     <w:rsid w:val="003F0975"/>
+    <w:rsid w:val="003F7692"/>
     <w:rsid w:val="0040165E"/>
     <w:rsid w:val="0041146B"/>
     <w:rsid w:val="00412152"/>
     <w:rsid w:val="004140E0"/>
     <w:rsid w:val="0041531A"/>
     <w:rsid w:val="00415BEE"/>
     <w:rsid w:val="0042049A"/>
     <w:rsid w:val="0042060E"/>
     <w:rsid w:val="00421DEC"/>
     <w:rsid w:val="00422142"/>
     <w:rsid w:val="00422DD6"/>
     <w:rsid w:val="00422E9C"/>
     <w:rsid w:val="00423BBA"/>
     <w:rsid w:val="004276F8"/>
     <w:rsid w:val="00430CED"/>
     <w:rsid w:val="00432708"/>
     <w:rsid w:val="00434268"/>
     <w:rsid w:val="00434B13"/>
     <w:rsid w:val="0043693A"/>
     <w:rsid w:val="0044094D"/>
     <w:rsid w:val="00441F07"/>
     <w:rsid w:val="004445B1"/>
     <w:rsid w:val="00450363"/>
     <w:rsid w:val="00451BB6"/>
     <w:rsid w:val="00452C89"/>
     <w:rsid w:val="0046077E"/>
     <w:rsid w:val="0046353C"/>
     <w:rsid w:val="00464E40"/>
     <w:rsid w:val="00466954"/>
     <w:rsid w:val="004704F9"/>
     <w:rsid w:val="00470F5A"/>
     <w:rsid w:val="004720F7"/>
     <w:rsid w:val="00472F0F"/>
     <w:rsid w:val="00477807"/>
     <w:rsid w:val="004803FA"/>
     <w:rsid w:val="00484B55"/>
     <w:rsid w:val="00484CA2"/>
     <w:rsid w:val="00490D89"/>
     <w:rsid w:val="0049166A"/>
     <w:rsid w:val="00493573"/>
     <w:rsid w:val="00493CE3"/>
     <w:rsid w:val="004949B6"/>
     <w:rsid w:val="004A4B11"/>
     <w:rsid w:val="004B5060"/>
     <w:rsid w:val="004B611F"/>
     <w:rsid w:val="004B776E"/>
     <w:rsid w:val="004C1422"/>
+    <w:rsid w:val="004C169C"/>
     <w:rsid w:val="004C2572"/>
     <w:rsid w:val="004C2612"/>
     <w:rsid w:val="004C7348"/>
     <w:rsid w:val="004D0EE6"/>
     <w:rsid w:val="004D4377"/>
     <w:rsid w:val="004D4926"/>
     <w:rsid w:val="004D531E"/>
     <w:rsid w:val="004D7866"/>
     <w:rsid w:val="004E3D2B"/>
     <w:rsid w:val="004E3D39"/>
     <w:rsid w:val="004E5D24"/>
     <w:rsid w:val="004E5DB7"/>
     <w:rsid w:val="004E73B3"/>
     <w:rsid w:val="004F0D08"/>
     <w:rsid w:val="004F29BD"/>
     <w:rsid w:val="004F5604"/>
     <w:rsid w:val="00504D42"/>
     <w:rsid w:val="00506680"/>
     <w:rsid w:val="00507088"/>
     <w:rsid w:val="0050723B"/>
     <w:rsid w:val="00512A1E"/>
     <w:rsid w:val="00513D96"/>
     <w:rsid w:val="00516EEF"/>
     <w:rsid w:val="00521C54"/>
     <w:rsid w:val="005227DE"/>
@@ -35625,50 +35478,51 @@
     <w:rsid w:val="00603EAA"/>
     <w:rsid w:val="00605F7F"/>
     <w:rsid w:val="006119C8"/>
     <w:rsid w:val="006128FB"/>
     <w:rsid w:val="00615EB3"/>
     <w:rsid w:val="00623D65"/>
     <w:rsid w:val="006240BC"/>
     <w:rsid w:val="00633252"/>
     <w:rsid w:val="00633EA0"/>
     <w:rsid w:val="006350DC"/>
     <w:rsid w:val="00636F47"/>
     <w:rsid w:val="00641239"/>
     <w:rsid w:val="00644B13"/>
     <w:rsid w:val="00645F5F"/>
     <w:rsid w:val="00647B3A"/>
     <w:rsid w:val="006500DC"/>
     <w:rsid w:val="00653C6D"/>
     <w:rsid w:val="00653DB0"/>
     <w:rsid w:val="00655613"/>
     <w:rsid w:val="006605BD"/>
     <w:rsid w:val="0066296F"/>
     <w:rsid w:val="006638BD"/>
     <w:rsid w:val="00664AC0"/>
     <w:rsid w:val="00670981"/>
     <w:rsid w:val="006875E1"/>
+    <w:rsid w:val="006909C7"/>
     <w:rsid w:val="006938E5"/>
     <w:rsid w:val="006957F2"/>
     <w:rsid w:val="0069689F"/>
     <w:rsid w:val="00697F81"/>
     <w:rsid w:val="006A0785"/>
     <w:rsid w:val="006A32E5"/>
     <w:rsid w:val="006A3C20"/>
     <w:rsid w:val="006A3C2A"/>
     <w:rsid w:val="006A556D"/>
     <w:rsid w:val="006A68B6"/>
     <w:rsid w:val="006B15C6"/>
     <w:rsid w:val="006C0EEC"/>
     <w:rsid w:val="006C1294"/>
     <w:rsid w:val="006C12A0"/>
     <w:rsid w:val="006C33AD"/>
     <w:rsid w:val="006C4297"/>
     <w:rsid w:val="006C67BA"/>
     <w:rsid w:val="006C77D7"/>
     <w:rsid w:val="006D47AD"/>
     <w:rsid w:val="006D6E84"/>
     <w:rsid w:val="006D7AA6"/>
     <w:rsid w:val="006E19CC"/>
     <w:rsid w:val="006E61DF"/>
     <w:rsid w:val="006E6A7B"/>
     <w:rsid w:val="006F0692"/>
@@ -35779,75 +35633,78 @@
     <w:rsid w:val="008938FD"/>
     <w:rsid w:val="00894262"/>
     <w:rsid w:val="008A2335"/>
     <w:rsid w:val="008A3D62"/>
     <w:rsid w:val="008A3FEB"/>
     <w:rsid w:val="008A613F"/>
     <w:rsid w:val="008A6258"/>
     <w:rsid w:val="008A70BD"/>
     <w:rsid w:val="008A7311"/>
     <w:rsid w:val="008A7D0E"/>
     <w:rsid w:val="008B0FE4"/>
     <w:rsid w:val="008B19BE"/>
     <w:rsid w:val="008B4FA2"/>
     <w:rsid w:val="008B5815"/>
     <w:rsid w:val="008B7BCC"/>
     <w:rsid w:val="008C0FEE"/>
     <w:rsid w:val="008C5229"/>
     <w:rsid w:val="008C64A0"/>
     <w:rsid w:val="008D0F60"/>
     <w:rsid w:val="008E43B0"/>
     <w:rsid w:val="008E7CE1"/>
     <w:rsid w:val="008F2A1C"/>
     <w:rsid w:val="008F484D"/>
     <w:rsid w:val="008F7224"/>
     <w:rsid w:val="009012E4"/>
+    <w:rsid w:val="009016AB"/>
     <w:rsid w:val="0090459E"/>
     <w:rsid w:val="00905D55"/>
     <w:rsid w:val="00906283"/>
     <w:rsid w:val="00910487"/>
     <w:rsid w:val="00910BC4"/>
     <w:rsid w:val="009112A3"/>
     <w:rsid w:val="00911CB6"/>
     <w:rsid w:val="009150F5"/>
     <w:rsid w:val="00916D2E"/>
     <w:rsid w:val="009214E3"/>
     <w:rsid w:val="009231F9"/>
     <w:rsid w:val="00930C13"/>
     <w:rsid w:val="00930C16"/>
     <w:rsid w:val="00932B17"/>
     <w:rsid w:val="009343FE"/>
     <w:rsid w:val="00934967"/>
     <w:rsid w:val="009358F9"/>
     <w:rsid w:val="009362E4"/>
     <w:rsid w:val="0094745D"/>
     <w:rsid w:val="009478C5"/>
     <w:rsid w:val="0095235B"/>
     <w:rsid w:val="00952720"/>
     <w:rsid w:val="009532A4"/>
     <w:rsid w:val="009566CA"/>
+    <w:rsid w:val="00962D4E"/>
     <w:rsid w:val="00964299"/>
+    <w:rsid w:val="009659D9"/>
     <w:rsid w:val="00965EA7"/>
     <w:rsid w:val="0096694F"/>
     <w:rsid w:val="00966CBC"/>
     <w:rsid w:val="0097146C"/>
     <w:rsid w:val="00972A57"/>
     <w:rsid w:val="00975C9D"/>
     <w:rsid w:val="00980338"/>
     <w:rsid w:val="00983886"/>
     <w:rsid w:val="00990F1F"/>
     <w:rsid w:val="00991B61"/>
     <w:rsid w:val="0099600E"/>
     <w:rsid w:val="009A082A"/>
     <w:rsid w:val="009A0DD7"/>
     <w:rsid w:val="009A2107"/>
     <w:rsid w:val="009A3D5C"/>
     <w:rsid w:val="009A4D33"/>
     <w:rsid w:val="009A58BA"/>
     <w:rsid w:val="009A5D74"/>
     <w:rsid w:val="009A758E"/>
     <w:rsid w:val="009B1E5F"/>
     <w:rsid w:val="009B3672"/>
     <w:rsid w:val="009B3F56"/>
     <w:rsid w:val="009B635F"/>
     <w:rsid w:val="009C01CE"/>
     <w:rsid w:val="009C0634"/>
@@ -35874,50 +35731,51 @@
     <w:rsid w:val="00A14531"/>
     <w:rsid w:val="00A15EE6"/>
     <w:rsid w:val="00A20AD3"/>
     <w:rsid w:val="00A2130A"/>
     <w:rsid w:val="00A2327D"/>
     <w:rsid w:val="00A26695"/>
     <w:rsid w:val="00A27785"/>
     <w:rsid w:val="00A30DA0"/>
     <w:rsid w:val="00A316C9"/>
     <w:rsid w:val="00A3273D"/>
     <w:rsid w:val="00A329B6"/>
     <w:rsid w:val="00A32B03"/>
     <w:rsid w:val="00A347A2"/>
     <w:rsid w:val="00A35048"/>
     <w:rsid w:val="00A40FA1"/>
     <w:rsid w:val="00A416E4"/>
     <w:rsid w:val="00A4211C"/>
     <w:rsid w:val="00A45940"/>
     <w:rsid w:val="00A460A3"/>
     <w:rsid w:val="00A533BE"/>
     <w:rsid w:val="00A574FD"/>
     <w:rsid w:val="00A57712"/>
     <w:rsid w:val="00A57A3A"/>
     <w:rsid w:val="00A607DD"/>
     <w:rsid w:val="00A66AEE"/>
+    <w:rsid w:val="00A73C9E"/>
     <w:rsid w:val="00A745F7"/>
     <w:rsid w:val="00A74727"/>
     <w:rsid w:val="00A75A35"/>
     <w:rsid w:val="00A75C7C"/>
     <w:rsid w:val="00A76EBA"/>
     <w:rsid w:val="00A87293"/>
     <w:rsid w:val="00A9185E"/>
     <w:rsid w:val="00A93864"/>
     <w:rsid w:val="00A93EF8"/>
     <w:rsid w:val="00A95737"/>
     <w:rsid w:val="00A9668B"/>
     <w:rsid w:val="00AA1BE2"/>
     <w:rsid w:val="00AA5FB9"/>
     <w:rsid w:val="00AA6748"/>
     <w:rsid w:val="00AA6899"/>
     <w:rsid w:val="00AA7486"/>
     <w:rsid w:val="00AB06D9"/>
     <w:rsid w:val="00AB2E71"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB66D5"/>
     <w:rsid w:val="00AB6E8F"/>
     <w:rsid w:val="00AB791A"/>
     <w:rsid w:val="00AC1123"/>
     <w:rsid w:val="00AC1E57"/>
     <w:rsid w:val="00AC49E0"/>
@@ -36181,50 +36039,51 @@
     <w:rsid w:val="00F25AEA"/>
     <w:rsid w:val="00F26C3E"/>
     <w:rsid w:val="00F26D64"/>
     <w:rsid w:val="00F26E43"/>
     <w:rsid w:val="00F279EA"/>
     <w:rsid w:val="00F30814"/>
     <w:rsid w:val="00F366F5"/>
     <w:rsid w:val="00F421EC"/>
     <w:rsid w:val="00F44EF5"/>
     <w:rsid w:val="00F44F86"/>
     <w:rsid w:val="00F45C9F"/>
     <w:rsid w:val="00F478B7"/>
     <w:rsid w:val="00F51A9B"/>
     <w:rsid w:val="00F528D7"/>
     <w:rsid w:val="00F560BB"/>
     <w:rsid w:val="00F57C8A"/>
     <w:rsid w:val="00F619EF"/>
     <w:rsid w:val="00F631EF"/>
     <w:rsid w:val="00F65518"/>
     <w:rsid w:val="00F67FAF"/>
     <w:rsid w:val="00F81565"/>
     <w:rsid w:val="00F82C86"/>
     <w:rsid w:val="00F87024"/>
     <w:rsid w:val="00F8719A"/>
     <w:rsid w:val="00F90319"/>
+    <w:rsid w:val="00F923BF"/>
     <w:rsid w:val="00F94211"/>
     <w:rsid w:val="00FB3EDA"/>
     <w:rsid w:val="00FC04D1"/>
     <w:rsid w:val="00FC3782"/>
     <w:rsid w:val="00FC4750"/>
     <w:rsid w:val="00FC7D2D"/>
     <w:rsid w:val="00FC7D7E"/>
     <w:rsid w:val="00FD0E85"/>
     <w:rsid w:val="00FD1D01"/>
     <w:rsid w:val="00FD2313"/>
     <w:rsid w:val="00FD2FCF"/>
     <w:rsid w:val="00FD36B7"/>
     <w:rsid w:val="00FD48E3"/>
     <w:rsid w:val="00FD609C"/>
     <w:rsid w:val="00FE08E6"/>
     <w:rsid w:val="00FE0900"/>
     <w:rsid w:val="00FE1BC6"/>
     <w:rsid w:val="00FE1C80"/>
     <w:rsid w:val="00FF0C40"/>
     <w:rsid w:val="00FF4A20"/>
     <w:rsid w:val="00FF6AD9"/>
     <w:rsid w:val="00FF6B1F"/>
     <w:rsid w:val="76C0DCC0"/>
   </w:rsids>
   <m:mathPr>
@@ -38072,71 +37931,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F08D2401-9293-4224-B991-F760D40C2D4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>45614</Characters>
+  <Pages>25</Pages>
+  <Words>7709</Words>
+  <Characters>46259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>380</Lines>
-  <Paragraphs>106</Paragraphs>
+  <Lines>385</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - D20111377L.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53110</CharactersWithSpaces>
+  <CharactersWithSpaces>53861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - D20111377L.docx</dc:title>
   <dc:subject/>
   <dc:creator>ks0174</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>